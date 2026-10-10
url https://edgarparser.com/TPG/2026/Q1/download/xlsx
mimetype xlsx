--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,2434 +458,2434 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>620,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>543,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Other Revenue</t>
+          <t>Other Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>-120,016</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>491,421</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-124.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>500,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1,034,876</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-51.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>237,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>223,570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Allocated Share Based Compensation Expense</t>
+          <t>Allocated Share Based Compensation Expense (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>255,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>205,832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+24.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Performance Earnings Agreement Performance Allocation Expense</t>
+          <t>Performance Earnings Agreement Performance Allocation Expense (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>-66,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>298,705</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-122.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Employee Benefits And Share Based Compensation</t>
+          <t>Employee Benefits And Share Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>426,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>728,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-41.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>147,941</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>164,311</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>41,752</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>31,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+33.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>32,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>24,060</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+36.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>648,607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>947,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-31.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-1,131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-2,087</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+45.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Interest And Dividend Income Operating (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>9,008</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>9,248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>7,877</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>7,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Loss Attributable To Parent</t>
+          <t>Income Loss Attributable To Parent (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-140,724</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>94,177</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-249.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-17,448</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>6,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-374.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-123,276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>87,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-240.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-121,822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>62,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-295.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-1,454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>25,393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-105.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-0.05</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>0.08</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-162.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>-0.22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>159,635,235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>117,408,263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+36.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>383,711,322</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>369,358,961</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>3,329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+602.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>-8,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>9,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-181.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>851,399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>821,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>498,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>584,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>586,158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>884,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>13,307,346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>11,314,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>622,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>506,087</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+23.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Restricted Cash</t>
+          <t>Restricted Cash (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>13,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>13,285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Other Receivables</t>
+          <t>Other Receivables (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>367,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>308,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+19.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Equity Method Investments And Equity Securities F V N I</t>
+          <t>Equity Method Investments And Equity Securities F V N I (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>9,049,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>7,906,088</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+14.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>623,712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>507,081</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+23.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>435,485</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>735,316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-40.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>258,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>240,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Accounts Payable Other Current And Noncurrent</t>
+          <t>Accounts Payable Other Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>738,623</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>649,625</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>2,342,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>1,483,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+58.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>9,582,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>7,815,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+22.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Performance Earnings Agreement Accrued Compensation</t>
+          <t>Performance Earnings Agreement Accrued Compensation (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>5,014,659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>4,435,527</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+13.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>641,992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>611,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>585,796</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>394,981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+48.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>1,530,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>1,049,823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+45.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>-397,691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>-227,114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-75.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>2,591,392</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>2,675,636</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>3,724,771</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>3,498,715</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>13,307,346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>11,314,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Operating Lease Right Of Use Asset Amortization Expense</t>
+          <t>Operating Lease Right Of Use Asset Amortization Expense (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>15,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>14,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>-15,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>2,063</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-838.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Payments For Purchase Of Investment Operating Activity</t>
+          <t>Payments For Purchase Of Investment Operating Activity (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>-450,422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>-191,135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-135.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Proceeds From Disposition Of Investment Operating Activity</t>
+          <t>Proceeds From Disposition Of Investment Operating Activity (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>609,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>430,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+41.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Increase Decrease Due From Affiliates</t>
+          <t>Increase Decrease Due From Affiliates (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>73,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+13642.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>-14,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>-4,454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-232.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>28,061</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>27,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Increase Decrease In Due To Affiliates</t>
+          <t>Increase Decrease In Due To Affiliates (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>64,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>39,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+63.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Performance Allocation Compensation</t>
+          <t>Increase Decrease In Accrued Performance Allocation Compensation (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>-317,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>-236,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-34.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-44,929</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-18,111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-148.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>176,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>198,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Securities Fv Ni</t>
+          <t>Payments To Acquire Equity Securities Fv Ni (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-500,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Productive Assets</t>
+          <t>Payments For Proceeds From Productive Assets (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-16,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-6,347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-156.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-516,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-6,347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-8034.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Proceeds From Long Term Lines Of Credit</t>
+          <t>Proceeds From Long Term Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>1,058,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>255,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+314.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Repayments Of Related Party Debt</t>
+          <t>Repayments Of Related Party Debt (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-433,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-54,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-701.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-5,202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-208,962</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-180,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-16.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Proceeds From Contributions From Affiliates</t>
+          <t>Proceeds From Contributions From Affiliates (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>311,118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>62,212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+400.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Minority Interest</t>
+          <t>Payments Of Dividends Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-326,928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-260,877</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-25.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Payments Of Capital Distribution</t>
+          <t>Payments Of Capital Distribution (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-29,931</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>365,095</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-177,777</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+305.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>19,232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>6,839</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+181.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>38,761</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>27,683</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+40.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>25,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>14,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+80.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>864,650</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>835,256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1880661/000188066126000033/tpg-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>