--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,2434 +458,2434 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>476,383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>382,621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+24.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>476,383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>382,621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+24.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Operating Lease Initial Direct Cost Expense Over Term</t>
+          <t>Operating Lease Initial Direct Cost Expense Over Term (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>115,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>98,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+17.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>121,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>93,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+29.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>47,269</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>42,587</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Business Combination Acquisition Related Costs</t>
+          <t>Business Combination Acquisition Related Costs (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+381.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>284,296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>234,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+21.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest And Other Income</t>
+          <t>Interest And Other Income (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>5,328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>12,083</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-55.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>-32,857</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-20,921</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-57.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Properties</t>
+          <t>Gain Loss On Sale Of Properties (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>238,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>45,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+425.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>210,905</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>36,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+477.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>402,992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>184,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+118.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Undistributed Earnings Loss Allocated To Participating Securities Basic</t>
+          <t>Undistributed Earnings Loss Allocated To Participating Securities Basic (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-1,799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-127.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>401,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>183,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+118.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Diluted</t>
+          <t>Net Income Loss Available To Common Stockholders Diluted (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>401,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>183,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+118.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>3.92</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>1.92</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+104.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>3.91</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>1.92</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+103.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>102,459,881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>95,524,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>102,723,758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>95,842,137</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>25,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>18,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+38.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>5,388,083</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>4,770,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Finite Lived Intangible Assets Gross</t>
+          <t>Finite Lived Intangible Assets Gross (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>223,546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>208,475</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost</t>
+          <t>Real Estate Investment Property At Cost (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>5,790,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>5,121,910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>-531,839</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>-466,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-14.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>5,258,397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>4,655,357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Real Estate Investments</t>
+          <t>Real Estate Investments (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>5,260,741</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>4,661,615</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+12.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+101.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>101,754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>90,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>54,133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>48,871</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Accounts Payable Other Current And Noncurrent</t>
+          <t>Accounts Payable Other Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>77,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>79,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>1,241,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>1,107,824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+12.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>943,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>823,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+14.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Line Of Credit</t>
+          <t>Line Of Credit (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>200,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>82,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+143.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Loans Payable</t>
+          <t>Loans Payable (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>199,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>199,380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Senior Notes</t>
+          <t>Senior Notes (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>473,422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>472,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Secured Debt</t>
+          <t>Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>70,298</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>69,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Security Deposit Liability</t>
+          <t>Security Deposit Liability (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>47,570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>39,758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+19.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Below Market Lease Net</t>
+          <t>Below Market Lease Net (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>119,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>116,542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>1,037</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>994</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>3,888,964</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>3,597,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Common Stock Held In Trust</t>
+          <t>Common Stock Held In Trust (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>-32,847</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>-31,097</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>289,124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>95,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+203.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>4,146,278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>3,662,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+13.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>5,388,083</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>4,770,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Land</t>
+          <t>Land (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>3,020,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>2,586,471</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+16.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Buildings And Improvements Gross</t>
+          <t>Buildings And Improvements Gross (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>2,328,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>2,107,312</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Construction In Progress Gross</t>
+          <t>Construction In Progress Gross (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>217,355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>219,652</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Real Estate Held For Development And Sale</t>
+          <t>Real Estate Held For Development And Sale (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>2,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>6,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-62.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Straight Line Rent</t>
+          <t>Straight Line Rent (FY)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>-15,408</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>-9,306</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-65.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Amortization Of Lease Intangibles</t>
+          <t>Amortization Of Lease Intangibles (FY)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>-29,301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>-17,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-69.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Amortization Of Financing Costs And Discounts</t>
+          <t>Amortization Of Financing Costs And Discounts (FY)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>3,397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>1,762</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+92.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>17,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>14,926</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+18.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>-981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>-2,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+57.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>10,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>11,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>271,862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>232,687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+16.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Payments To Acquire Buildings</t>
+          <t>Payments To Acquire Buildings (FY)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>693,633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>814,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Real Estate Heldforinvestment</t>
+          <t>Proceeds From Sale Of Real Estate Heldforinvestment (FY)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>374,623</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>71,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+421.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Payments For Construction In Process</t>
+          <t>Payments For Construction In Process (FY)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-69,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-126,428</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+44.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Property Plant And Equipment</t>
+          <t>Payments To Acquire Other Property Plant And Equipment (FY)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-63,407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-46,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-36.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-452,388</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-915,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+50.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (FY)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>281,015</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>742,728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-62.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Issuance Costs On Issuance Of Common Stock</t>
+          <t>Issuance Costs On Issuance Of Common Stock (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-4,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-5,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+28.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-3,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-3,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>422,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>110,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+284.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-304,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-28,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-987.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-203,892</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-174,969</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>187,762</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>534,906</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-64.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>27,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>20,898</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+31.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>29,789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>34,509</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Stock Issued1</t>
+          <t>Stock Issued1 (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-1,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Reconciliation Acquisition Of Properties</t>
+          <t>Reconciliation Acquisition Of Properties (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>728,519</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>937,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-22.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Assumptions Of Other Assets And Liabilities</t>
+          <t>Assumptions Of Other Assets And Liabilities (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-34,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-54,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+35.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>7,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-147,884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+104.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>25,588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>18,352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+39.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1476150/000147615026000011/trno-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>