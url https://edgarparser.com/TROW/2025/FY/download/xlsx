--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,2530 +458,2530 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>7,314.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>7,093.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2,868.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>2,757.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Distribution Expenses</t>
+          <t>Distribution Expenses (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>383.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>354.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Marketing And Advertising Expense</t>
+          <t>Marketing And Advertising Expense (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>107.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>129.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-17.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Product Related And Client Servicing Expenses</t>
+          <t>Product Related And Client Servicing Expenses (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>312.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>297.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Technology Depreciation Occupancy And Facility Expenses</t>
+          <t>Technology Depreciation Occupancy And Facility Expenses (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>723.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>644.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+12.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Other General And Administrative Expense</t>
+          <t>Other General And Administrative Expense (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>441.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>433.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Amortization Of Acquisition Costs</t>
+          <t>Amortization Of Acquisition Costs (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>111.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>156.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-29.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Restructuring Charges</t>
+          <t>Restructuring Charges (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>177.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>5,126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>4,760.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2,188.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>2,333.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Investment Income Nonoperating Other Than Consolidated Sponsored Investment Portfolios</t>
+          <t>Investment Income Nonoperating Other Than Consolidated Sponsored Investment Portfolios (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>464.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>363.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+28.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Investment Income Nonoperating Consolidated Sponsored Investment Portfolios</t>
+          <t>Investment Income Nonoperating Consolidated Sponsored Investment Portfolios (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>219.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>130.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+68.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-7.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+126.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>686.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>486.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+41.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2,875.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>2,819.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>667.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>683.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2,208.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>2,135.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>121.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>35.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+239.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2,087.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>2,100.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>9.26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>9.18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>9.24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>9.15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2,088.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>2,095.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>1.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-4.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+128.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>222.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>220.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>223.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2,036.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>2,044.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>3,378.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>2,649.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+27.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>382.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>226.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+68.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>845.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>977</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-13.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>2,642.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>2,642.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>14,341.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>13,472</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Accounts Receivable Net</t>
+          <t>Accounts Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>931.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>877.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>3,325.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>3,000.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Assets Of Voting Interest Entities And Variable Interest Entities</t>
+          <t>Assets Of Voting Interest Entities And Variable Interest Entities (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>1,951</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>2,044</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>274.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>368.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-25.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>685.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Employee Related Liabilities Current And Noncurrent</t>
+          <t>Employee Related Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>235.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>219.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>2,288.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>2,021.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+13.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Accounts Payable And Other Accrued Liabilities</t>
+          <t>Accounts Payable And Other Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>352.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>353.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Liabilities Of Voting Interest Entities And Variable Interest Entities</t>
+          <t>Liabilities Of Voting Interest Entities And Variable Interest Entities (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>21.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>62.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-65.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>447.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>278.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+60.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Deferred Compensation Arrangement With Individual Recorded Liability</t>
+          <t>Deferred Compensation Arrangement With Individual Recorded Liability (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>1,176.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>1,020.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+15.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Accrued Income Taxes</t>
+          <t>Accrued Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>54.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>87.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-37.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>43.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>44.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Retained Earnings Unappropriated</t>
+          <t>Retained Earnings Unappropriated (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>10,866.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>10,040.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>-50.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>-51.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>10,860.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>10,345.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>157.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>160.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>11,017.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>10,506.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>14,341.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>13,472</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>1,036</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Depreciation Amortization And Impairment Of Property Equipment And Software</t>
+          <t>Depreciation Amortization And Impairment Of Property Equipment And Software (FY)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>405.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>254.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+59.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Amortization Of Acquisition Related Assets And Retention Arrangements</t>
+          <t>Amortization Of Acquisition Related Assets And Retention Arrangements (FY)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>199.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>250.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-20.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>216.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>247.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-12.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Net Gains Losses Recognized On Investments</t>
+          <t>Net Gains Losses Recognized On Investments (FY)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-452.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-340.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-33.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Trading Securities</t>
+          <t>Proceeds From Payments For Trading Securities (FY)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>-93.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+108.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Increase Decrease In Trading Securities Consolidated Investment Portfolios</t>
+          <t>Increase Decrease In Trading Securities Consolidated Investment Portfolios (FY)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-1,002.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-760.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-31.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (FY)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>169.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>5.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+2987.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>1,753.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>1,685.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>96.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-88</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+210.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Payments To Acquire Investments</t>
+          <t>Payments To Acquire Investments (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-112.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-100.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Maturity And Collections Of Investments</t>
+          <t>Proceeds From Sale Maturity And Collections Of Investments (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>769.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>533.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+44.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Net Cash Flow For Consolidation Deconsolidation Of Sponsored Investment Portfolios</t>
+          <t>Net Cash Flow For Consolidation Deconsolidation Of Sponsored Investment Portfolios (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-63.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-15.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-299.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-274.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-423.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+35.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-88.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-171.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+48.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>230.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-177.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+229.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-620.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-337.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-84.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised Net Of Payments For Repurchase Of Common Stock For Employee Tax Withholding Obligations And Strike Price</t>
+          <t>Proceeds From Stock Options Exercised Net Of Payments For Repurchase Of Common Stock For Employee Tax Withholding Obligations And Strike Price (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-22.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-33.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+33.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-1,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-1,135.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Net Contributions From Distributions To Non Controlling Interests In Consolidated Entities</t>
+          <t>Net Contributions From Distributions To Non Controlling Interests In Consolidated Entities (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-34.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-36.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Net Subscriptions Redemptions Received From Redeemable Non Controlling Interest Holders</t>
+          <t>Net Subscriptions Redemptions Received From Redeemable Non Controlling Interest Holders (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>543.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>606.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-1,277.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-936.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-36.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>595.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>723.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-17.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-1.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-2.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+20.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>704.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>569.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+23.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>3,417.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>2,712.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+26.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1113169/000162828026008002/trow-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>