--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1866,51 +1866,51 @@
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>9,713</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>-18.4%</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100493/000010049325000095/tsn-20250927.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Common Stock (Q)</t>
+          <t>Common Stock (INSTANT)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100493/000010049325000095/tsn-20250927.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">