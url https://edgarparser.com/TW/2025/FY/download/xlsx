--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,2690 +458,2690 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,052,429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,725,949</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+18.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>670,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>592,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+13.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>250,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>219,999</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Communications And Information Technology</t>
+          <t>Communications And Information Technology (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>128,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>98,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+30.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Other General And Administrative Expense</t>
+          <t>Other General And Administrative Expense (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>88,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>56,317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+57.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Professional Fees (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>53,391</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>60,132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-11.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>25,951</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>20,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+28.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1,217,091</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>1,047,921</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+16.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>835,338</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>678,028</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+23.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Tax Receivable Agreement Liability Adjustment</t>
+          <t>Tax Receivable Agreement Liability Adjustment (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>9,786</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>7,730</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+26.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Investment Income Interest And Dividend</t>
+          <t>Investment Income Interest And Dividend (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>68,407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>74,037</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-1,941</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-4,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+54.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>263,384</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-1,114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+23743.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1,174,974</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>754,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+55.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-253,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>-184,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-37.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>921,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>569,963</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+61.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>108,708</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>68,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+58.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>812,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>501,507</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+62.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>3.81</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>2.35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+62.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>3.78</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>2.33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+62.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>213,213,371</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>213,030,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>214,898,240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>214,924,763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>833,679</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>496,917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+67.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>812,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>501,118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+62.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>3.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>-4.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+186.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2,084,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>1,340,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+55.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>78,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>45,973</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+70.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>123,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>33,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+266.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>3,150,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>3,150,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>568,832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>659,203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>8,189,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>7,267,993</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>824,915</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>957,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-13.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Restricted Cash</t>
+          <t>Restricted Cash (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>1,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>1,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Receivables From Brokers Dealers And Clearing Organizations</t>
+          <t>Receivables From Brokers Dealers And Clearing Organizations (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>8,630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>67,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-87.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Deposits With Clearing Organizations And Others Securities</t>
+          <t>Deposits With Clearing Organizations And Others Securities (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>58,282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>54,702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Account Receivable Excluding Receivable From Brokers And Dealers And Clearing Organizations Net Of Allowance</t>
+          <t>Account Receivable Excluding Receivable From Brokers And Dealers And Clearing Organizations Net Of Allowance (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>257,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>222,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+16.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Capitalized Computer Software Net</t>
+          <t>Capitalized Computer Software Net (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>270,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>296,721</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1,148,015</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>1,280,892</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Other Receivables</t>
+          <t>Other Receivables (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>8,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>8,094</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>291,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>11,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+2505.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>140,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>96,165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+45.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Employee Related Liabilities Current And Noncurrent</t>
+          <t>Employee Related Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>251,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>222,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>183,970</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>95,290</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+93.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>50,011</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>42,893</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+16.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>1,000,320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>869,108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+15.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Payables To Broker Dealers And Clearing Organizations</t>
+          <t>Payables To Broker Dealers And Clearing Organizations (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>3,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>67,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-95.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability</t>
+          <t>Contract With Customer Liability (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>29,030</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>30,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>139,168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>35,748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+289.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>7,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+829.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Tax Receivable Agreement Liability</t>
+          <t>Tax Receivable Agreement Liability (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>336,519</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>372,839</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>4,895,810</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>4,813,408</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>10,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>-9,981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+209.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>1,601,044</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>996,763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+60.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>6,507,755</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>5,800,192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>681,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>598,693</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>7,189,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>6,398,885</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>8,189,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>7,267,993</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>103,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>89,649</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+15.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Digital Assets Received As Revenue</t>
+          <t>Digital Assets Received As Revenue (FY)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-10,947</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-666</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-1543.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>92,318</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>32,314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+185.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-263,384</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>1,114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-23743.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Increase Decrease In Brokerage Receivables</t>
+          <t>Increase Decrease In Brokerage Receivables (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-5,278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>29,325</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-118.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deposit Other Assets</t>
+          <t>Increase Decrease In Deposit Other Assets (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-3,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-17,352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+80.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-30,059</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-44,221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+32.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Increase Decrease Due From Affiliates</t>
+          <t>Increase Decrease Due From Affiliates (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>5,732</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-8,538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+167.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Tax Assets</t>
+          <t>Increase Decrease In Deferred Tax Assets (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>23,857</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-23,857</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+200.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-16,501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-11,441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-44.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Increase Decrease In Employee Related Liabilities</t>
+          <t>Increase Decrease In Employee Related Liabilities (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>24,689</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>56,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-56.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Revenue</t>
+          <t>Increase Decrease In Deferred Revenue (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-2,032</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>4,577</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-144.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>87,142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>29,758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+192.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>1,167,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>897,741</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+30.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Payments To Acquire Investments</t>
+          <t>Payments To Acquire Investments (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-38,440</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-20,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-90.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Proceeds From Disposal Crypto Asset</t>
+          <t>Proceeds From Disposal Crypto Asset (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>15,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-40,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-40,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Payments For Software</t>
+          <t>Payments For Software (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-62,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-47,909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-30.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-126,533</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-969,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+86.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Crypto Asset Loan Receivable Obtained In Exchange For Crypto Assets</t>
+          <t>Crypto Asset Loan Receivable Obtained In Exchange For Crypto Assets (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>24,999</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability Net Of Modifications</t>
+          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability Net Of Modifications (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>101,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>19,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+415.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>11,374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Unsettled Share Repurchases Included In Other Liabilities</t>
+          <t>Unsettled Share Repurchases Included In Other Liabilities (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>2,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>844</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+236.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Employee Service Share Based Compensation Allocation Of Recognized Period Costs Capitalized Amount</t>
+          <t>Employee Service Share Based Compensation Allocation Of Recognized Period Costs Capitalized Amount (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>2,764</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>2,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+17.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Liabilities Assumed1 (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
@@ -3178,418 +3178,418 @@
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-104,173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-59,052</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-76.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Payments Of Ordinary Dividends</t>
+          <t>Payments Of Ordinary Dividends (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-102,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-85,232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-20.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Payments Of Capital Distribution To Noncontrolling Interest</t>
+          <t>Payments Of Capital Distribution To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-24,705</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-27,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-49,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-47,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Payments On Tax Receivable Agreement Liability</t>
+          <t>Payments On Tax Receivable Agreement Liability (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-26,745</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-76,956</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+65.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-307,475</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-290,261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>58,061</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>152,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-61.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>2,547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>2,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>1,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+581.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>10,799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-4,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+342.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>744,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-366,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+303.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>2,085,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>1,341,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+55.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1758730/000175873026000015/tw-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>