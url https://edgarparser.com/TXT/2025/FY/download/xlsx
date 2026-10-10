--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,834 +458,834 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>14,799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>13,702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Cost of Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Research &amp; Development</t>
+          <t>Research &amp; Development (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>491</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1,173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>1,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+29.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Special Charges</t>
+          <t>Special Charges (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-94.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Net Periodic Defined Benefits Expense Reversal Of Expense Excluding Service Cost Component</t>
+          <t>Net Periodic Defined Benefits Expense Reversal Of Expense Excluding Service Cost Component (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>-266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>-263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Other Cost And Expense Operating</t>
+          <t>Other Cost And Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>13,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>12,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1,137</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>943</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+20.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+81.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations</t>
+          <t>Income Loss From Continuing Operations (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>825</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+11.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax Attributable To Reporting Entity</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax Attributable To Reporting Entity (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>921</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Basic Share</t>
+          <t>Income Loss From Continuing Operations Per Basic Share (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>5.16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>4.38</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+17.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax Per Basic Share</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax Per Basic Share (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-0.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>5.15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>4.38</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Diluted Share</t>
+          <t>Income Loss From Continuing Operations Per Diluted Share (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>5.12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>4.34</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+18.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Discontinued Operation Income Loss From Discontinued Operation Net Of Tax Per Diluted Share</t>
+          <t>Discontinued Operation Income Loss From Discontinued Operation Net Of Tax Per Diluted Share (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-0.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>-0.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>5.11</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>4.33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+18.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1,354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>1,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+16.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+27.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>178,895</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>188,318</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>180,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>190,307</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+77.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
@@ -1322,66 +1322,66 @@
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>4,278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>4,071</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
@@ -1482,162 +1482,162 @@
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>18,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>16,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Notes Receivable Net</t>
+          <t>Notes Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>603</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
@@ -1898,130 +1898,130 @@
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>10,254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>9,634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Long Term Debt And Capital Lease Obligations (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
@@ -2058,1410 +2058,1410 @@
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>1,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>1,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>-55</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>-82</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+32.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>5,784</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>5,607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>-304</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+142.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>7,875</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>7,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>18,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>16,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes And Tax Credits</t>
+          <t>Deferred Income Taxes And Tax Credits (FY)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-48</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+422.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Asset Impairment Charges And Powersports Inventory Charge</t>
+          <t>Asset Impairment Charges And Powersports Inventory Charge (FY)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-97.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Business</t>
+          <t>Gain Loss On Sale Of Business (FY)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (FY)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+31.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Increase Decrease In Receivables</t>
+          <t>Increase Decrease In Receivables (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-96</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+211.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-36.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-76</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>205</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-137.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-69</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+385.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-66.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Increase Decrease In Income Taxes</t>
+          <t>Increase Decrease In Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-73.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Net Increase Decrease In Pension</t>
+          <t>Net Increase Decrease In Pension (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-225</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Dividends Received From Finance Group (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-95.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Net Cash Provided By Used In Operating Activities Continuing Operations</t>
+          <t>Net Cash Provided By Used In Operating Activities Continuing Operations (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>1,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>1,015</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+29.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Cash Provided By Used In Operating Activities Discontinued Operations</t>
+          <t>Cash Provided By Used In Operating Activities Discontinued Operations (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>1,312</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>1,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+29.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Captive Finance Receivables Net</t>
+          <t>Captive Finance Receivables Net (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-1600.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-48</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+422.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Payments To Acquire Productive Assets</t>
+          <t>Payments To Acquire Productive Assets (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-364</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Net Proceeds From Life Insurance Policy</t>
+          <t>Net Proceeds From Life Insurance Policy (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Proceeds From Divestiture Of Businesses Net Of Cash Divested</t>
+          <t>Proceeds From Divestiture Of Businesses Net Of Cash Divested (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Proceeds From Insurance Recoveries And Sale Of Property Plant And Equipment</t>
+          <t>Proceeds From Insurance Recoveries And Sale Of Property Plant And Equipment (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+125.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses And Interest In Affiliates</t>
+          <t>Payments To Acquire Businesses And Interest In Affiliates (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+92.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Finance Receivables Repaid</t>
+          <t>Finance Receivables Repaid (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+68.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Finance Receivables Originated</t>
+          <t>Finance Receivables Originated (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-58</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-176.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Proceeds From The Disposition Of Non Captive Assets</t>
+          <t>Proceeds From The Disposition Of Non Captive Assets (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-207</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+27.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt And Capital Securities Net</t>
+          <t>Proceeds From Issuance Of Long Term Debt And Capital Securities Net (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt And Capital Securities</t>
+          <t>Repayments Of Long Term Debt And Capital Securities (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-377</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-91.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-1,122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+26.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Proceeds From Stock Options Exercised (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-54.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-50.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+54.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-543</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-1,454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+62.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
@@ -3530,130 +3530,130 @@
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+237.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+178.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>2,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>1,441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+40.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>