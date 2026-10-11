--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,56 +458,56 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q2 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>3,716</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
@@ -522,408 +522,408 @@
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Research &amp; Development</t>
+          <t>Research &amp; Development (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Special Charges</t>
+          <t>Special Charges (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Net Periodic Defined Benefits Expense Reversal Of Expense Excluding Service Cost Component</t>
+          <t>Net Periodic Defined Benefits Expense Reversal Of Expense Excluding Service Cost Component (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>-67</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Other Cost And Expense Operating</t>
+          <t>Other Cost And Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>3,415</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations</t>
+          <t>Income Loss From Continuing Operations (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Basic Share</t>
+          <t>Income Loss From Continuing Operations Per Basic Share (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1.36</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Diluted Share</t>
+          <t>Income Loss From Continuing Operations Per Diluted Share (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1.35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
@@ -938,184 +938,184 @@
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>341</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>179,958</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>181,091</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
@@ -1162,56 +1162,56 @@
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>4,338</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
@@ -1322,88 +1322,88 @@
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>17,076</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
@@ -1418,56 +1418,56 @@
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Notes Receivable Net</t>
+          <t>Notes Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>585</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
@@ -1674,88 +1674,88 @@
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>9,643</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
@@ -1802,376 +1802,376 @@
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>2,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>-514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>6,052</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>-169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>7,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>17,076</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Common Stock Shares Outstanding</t>
+          <t>Common Stock Shares Outstanding (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>178,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (YTD)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes And Tax Credits</t>
+          <t>Deferred Income Taxes And Tax Credits (YTD)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>-22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Business</t>
+          <t>Gain Loss On Sale Of Business (YTD)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>-4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
@@ -2186,536 +2186,536 @@
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (YTD)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Increase Decrease In Receivables</t>
+          <t>Increase Decrease In Receivables (YTD)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (YTD)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (YTD)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>-70</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (YTD)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Increase Decrease In Income Taxes</t>
+          <t>Increase Decrease In Income Taxes (YTD)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Net Increase Decrease In Pension</t>
+          <t>Net Increase Decrease In Pension (YTD)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (YTD)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Net Cash Provided By Used In Operating Activities Continuing Operations</t>
+          <t>Net Cash Provided By Used In Operating Activities Continuing Operations (YTD)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Cash Provided By Used In Operating Activities Discontinued Operations</t>
+          <t>Cash Provided By Used In Operating Activities Discontinued Operations (YTD)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Captive Finance Receivables Net</t>
+          <t>Captive Finance Receivables Net (YTD)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Payments To Acquire Productive Assets</t>
+          <t>Payments To Acquire Productive Assets (YTD)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Proceeds From Life Insurance Policies</t>
+          <t>Proceeds From Life Insurance Policies (YTD)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Proceeds From Divestiture Of Businesses Net Of Cash Divested</t>
+          <t>Proceeds From Divestiture Of Businesses Net Of Cash Divested (YTD)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
@@ -2730,568 +2730,568 @@
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Property Plant And Equipment</t>
+          <t>Proceeds From Sale Of Property Plant And Equipment (YTD)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses And Interest In Affiliates</t>
+          <t>Payments To Acquire Businesses And Interest In Affiliates (YTD)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Finance Receivables Repaid</t>
+          <t>Finance Receivables Repaid (YTD)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Finance Receivables Originated</t>
+          <t>Finance Receivables Originated (YTD)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Finance Receivables</t>
+          <t>Proceeds From Sale Of Finance Receivables (YTD)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (YTD)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt And Capital Securities</t>
+          <t>Repayments Of Long Term Debt And Capital Securities (YTD)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-364</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (YTD)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Proceeds From Stock Options Exercised (YTD)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (YTD)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (YTD)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (YTD)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>1,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734625000068/txt-20250628.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">