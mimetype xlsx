--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,706 +458,706 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q4 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>4,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>3,613</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+15.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Research &amp; Development</t>
+          <t>Research &amp; Development (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+15.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>315</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+18.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+38.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Special Charges</t>
+          <t>Special Charges (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Net Periodic Defined Benefits Expense Reversal Of Expense Excluding Service Cost Component</t>
+          <t>Net Periodic Defined Benefits Expense Reversal Of Expense Excluding Service Cost Component (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>-66</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>-65</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Other Cost And Expense Operating</t>
+          <t>Other Cost And Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>3,896</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>3,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+11.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+113.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>-10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+530.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations</t>
+          <t>Income Loss From Continuing Operations (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+67.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax Attributable To Reporting Entity</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax Attributable To Reporting Entity (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+66.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Basic Share</t>
+          <t>Income Loss From Continuing Operations Per Basic Share (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1.35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>0.78</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+73.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Diluted Share</t>
+          <t>Income Loss From Continuing Operations Per Diluted Share (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>1.33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>0.78</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+70.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>469</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+14.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-1,110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-1,516</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+26.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-1,045</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-1,579</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+33.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>-6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+100.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
@@ -1194,66 +1194,66 @@
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>4,278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>4,071</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
@@ -1354,162 +1354,162 @@
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>18,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>16,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Notes Receivable Net</t>
+          <t>Notes Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>603</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
@@ -1770,130 +1770,130 @@
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>10,254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>9,634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Long Term Debt And Capital Lease Obligations (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
@@ -1930,1186 +1930,1186 @@
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>1,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>1,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>-55</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>-82</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+32.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>5,784</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>5,607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>-304</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+142.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>7,875</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>7,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>18,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>16,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes And Tax Credits</t>
+          <t>Deferred Income Taxes And Tax Credits (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+203.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+135.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Increase Decrease In Receivables</t>
+          <t>Increase Decrease In Receivables (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>233</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-75</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+410.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>277</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-37.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-71</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-302.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-65</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-146</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+55.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-54.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Increase Decrease In Income Taxes</t>
+          <t>Increase Decrease In Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+80.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Net Increase Decrease In Pension</t>
+          <t>Net Increase Decrease In Pension (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-58</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-56</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-266.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Net Cash Provided By Used In Operating Activities Continuing Operations</t>
+          <t>Net Cash Provided By Used In Operating Activities Continuing Operations (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+57.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Cash Provided By Used In Operating Activities Discontinued Operations</t>
+          <t>Cash Provided By Used In Operating Activities Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+57.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Captive Finance Receivables Net</t>
+          <t>Captive Finance Receivables Net (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+360.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Payments To Acquire Productive Assets</t>
+          <t>Payments To Acquire Productive Assets (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-13.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses And Interest In Affiliates</t>
+          <t>Payments To Acquire Businesses And Interest In Affiliates (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Finance Receivables Repaid</t>
+          <t>Finance Receivables Repaid (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+900.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Finance Receivables Originated</t>
+          <t>Finance Receivables Originated (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-500.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-162</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-95</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-70.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt And Capital Securities</t>
+          <t>Repayments Of Long Term Debt And Capital Securities (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-353</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-17550.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+19.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Proceeds From Stock Options Exercised (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+275.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-75.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+100.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-36</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+85.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+105.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>503</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+435.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>2,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>1,441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+40.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000006/txt-20260103.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>