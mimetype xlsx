--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1034,83 +1034,83 @@
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>-2</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>-200.0%</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000012/txt-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents (Q)</t>
+          <t>Cash &amp; Cash Equivalents (INSTANT)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000012/txt-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Accounts Receivable (Q)</t>
+          <t>Accounts Receivable (INSTANT)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000012/txt-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
@@ -1130,147 +1130,147 @@
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>4,270</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>+6.8%</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000012/txt-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Other Assets Current (Q)</t>
+          <t>Other Assets Current (INSTANT)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000012/txt-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Total Current Assets (Q)</t>
+          <t>Total Current Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000012/txt-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Goodwill (Q)</t>
+          <t>Goodwill (INSTANT)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000012/txt-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets (Q)</t>
+          <t>Other Non-Current Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000012/txt-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
@@ -1322,51 +1322,51 @@
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>355</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>+12.1%</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000012/txt-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization (Q)</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization (INSTANT)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000012/txt-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
@@ -1386,243 +1386,243 @@
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>610</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>-4.9%</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000012/txt-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Other Assets (Q)</t>
+          <t>Other Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000012/txt-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations Current (Q)</t>
+          <t>Long Term Debt And Capital Lease Obligations Current (INSTANT)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000012/txt-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Accounts Payable (Q)</t>
+          <t>Accounts Payable (INSTANT)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000012/txt-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Other Liabilities Current (Q)</t>
+          <t>Other Liabilities Current (INSTANT)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000012/txt-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Total Current Liabilities (Q)</t>
+          <t>Total Current Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000012/txt-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities (Q)</t>
+          <t>Other Non-Current Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000012/txt-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000012/txt-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
@@ -1674,83 +1674,83 @@
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>313</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>+12.8%</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000012/txt-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations (Q)</t>
+          <t>Long Term Debt And Capital Lease Obligations (INSTANT)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000012/txt-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Other Liabilities (Q)</t>
+          <t>Other Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/217346/000021734626000012/txt-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">