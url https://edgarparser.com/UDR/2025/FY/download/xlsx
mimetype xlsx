--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,1122 +458,1122 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,700,956</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,663,525</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>11,361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>8,317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+36.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1,712,317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1,671,842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Direct Costs Of Leased And Rented Property Or Equipment</t>
+          <t>Direct Costs Of Leased And Rented Property Or Equipment (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>304,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>292,572</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Real Estate Taxes And Insurance</t>
+          <t>Real Estate Taxes And Insurance (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>233,817</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>232,130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Property Management Costs Operating</t>
+          <t>Property Management Costs Operating (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>55,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>54,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Other Cost And Expense Operating</t>
+          <t>Other Cost And Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>30,734</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>30,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Depreciation Nonproduction</t>
+          <t>Depreciation Nonproduction (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>654,121</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>676,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>85,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>84,305</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Casualty Related Recoveries Charges Net</t>
+          <t>Casualty Related Recoveries Charges Net (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>11,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>15,179</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-23.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Other Depreciation And Amortization</t>
+          <t>Other Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>25,914</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>19,405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+33.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>1,401,624</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>1,404,140</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Gains Losses On Sales Of Investment Real Estate</t>
+          <t>Gains Losses On Sales Of Investment Real Estate (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>242,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>16,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+1340.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>553,606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>284,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+94.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>28,388</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>20,235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+40.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Interest Expense Debt</t>
+          <t>Interest Expense Debt (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-196,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-195,712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>19,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>-12,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+255.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>404,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>96,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+318.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-835</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>403,715</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>95,877</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+321.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>-25,965</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>-6,246</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-315.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Nonredeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Nonredeemable Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>-46</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>-46</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>377,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>89,585</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+321.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Dividends Preferred Stock</t>
+          <t>Dividends Preferred Stock (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-4,839</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-4,835</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>372,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>84,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+340.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>1.13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>0.26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+334.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>1.13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>0.26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+334.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>330,322</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>329,290</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>331,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>330,116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Selling, General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>-196,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>-195,712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>375,726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>88,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+325.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (FY)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>715</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>5,988</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-88.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>-46</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>-46</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Gain Loss On Investments (FY)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
@@ -1642,2338 +1642,2338 @@
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>1,222</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>1,326</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>187,624</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>186,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>10,605,674</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>10,897,586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>21,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost</t>
+          <t>Real Estate Investment Property At Cost (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>16,415,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>15,994,794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>-7,374,546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>-6,836,920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Real Estate Held For Investment Net Excluding Real Estate Under Development Or Held For Disposition</t>
+          <t>Real Estate Held For Investment Net Excluding Real Estate Under Development Or Held For Disposition (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>9,040,454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>9,157,874</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>9,113,339</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>9,312,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>35,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>34,101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Notes Receivable Net</t>
+          <t>Notes Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>149,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>247,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-39.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures Fair Value Disclosure</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures Fair Value Disclosure (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>886,492</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>917,483</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>231,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>197,493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+17.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Accrual For Taxes Other Than Income Taxes Current And Noncurrent</t>
+          <t>Accrual For Taxes Other Than Income Taxes Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>45,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>46,403</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Interest Payable Current And Noncurrent</t>
+          <t>Interest Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>51,698</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>52,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>151,934</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>151,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>142,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>115,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+23.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>6,456,911</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>6,436,691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>5,821,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>5,826,965</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Secured Debt</t>
+          <t>Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>961,180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>1,139,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-15.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Unsecured Debt</t>
+          <t>Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>4,860,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>4,687,634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>182,963</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>182,275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Advance Rent</t>
+          <t>Advance Rent (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>61,205</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>61,592</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Common Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Common Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>859,966</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>1,017,355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-15.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>3,283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>3,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>7,480,594</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>7,572,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Accumulated Distributions In Excess Of Net Income</t>
+          <t>Accumulated Distributions In Excess Of Net Income (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-4,240,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-4,179,415</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>1,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>3,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-54.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>3,288,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>3,443,205</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>3,288,797</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>3,443,540</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>10,605,674</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>10,897,586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Development In Process</t>
+          <t>Development In Process (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>72,885</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>680,035</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>695,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Return On Investment In Equity Method Investments</t>
+          <t>Return On Investment In Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>53,918</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>61,315</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-12.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>26,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>32,625</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-18.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Provision For Loan Losses Expensed</t>
+          <t>Provision For Loan Losses Expensed (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-213</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>37,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-100.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Other Operating Activities Cash Flow Statement (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>32,509</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>27,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+19.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Increase Decrease In Operating Assets</t>
+          <t>Increase Decrease In Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-8,372</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-31,144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+73.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Increase Decrease In Operating Liabilities</t>
+          <t>Increase Decrease In Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-13,888</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-4,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-191.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>902,887</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>876,848</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Payments To Acquire Buildings</t>
+          <t>Payments To Acquire Buildings (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-147,171</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Real Estate Heldforinvestment</t>
+          <t>Proceeds From Sale Of Real Estate Heldforinvestment (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>373,545</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>98,650</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+278.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Payments To Develop Real Estate Assets</t>
+          <t>Payments To Develop Real Estate Assets (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-43,695</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-67,532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+35.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Payments For Capital Improvements</t>
+          <t>Payments For Capital Improvements (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-252,857</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-249,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Payments To Acquire Furniture And Fixtures</t>
+          <t>Payments To Acquire Furniture And Fixtures (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-36,084</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-21,801</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-65.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Payments To Acquire Interest In Subsidiaries And Affiliates</t>
+          <t>Payments To Acquire Interest In Subsidiaries And Affiliates (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-83,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-50,335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-65.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital</t>
+          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>150,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>41,097</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+265.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Loans Receivable</t>
+          <t>Payments For Proceeds From Loans Receivable (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-112,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-32,168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-248.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-150,990</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-276,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+45.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Repayments Of Secured Debt</t>
+          <t>Repayments Of Secured Debt (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-178,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-137,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-29.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Commercial Paper</t>
+          <t>Proceeds From Repayments Of Commercial Paper (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>155,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-118,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+231.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Lines Of Credit</t>
+          <t>Proceeds From Repayments Of Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>17,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>4,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+257.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-117,811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Minority Interest</t>
+          <t>Payments Of Dividends Minority Interest (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-39,702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-42,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-4,830</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-4,851</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-567,864</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-558,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-13,982</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-23,712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+41.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-750,392</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-599,936</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-25.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Amortization of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>190,511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>192,101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Proceeds From Lease Payments</t>
+          <t>Proceeds From Lease Payments (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>12,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>12,502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>1,373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>1,044</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+31.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Notes Receivables Settled In Exchange For Real Estate Owned</t>
+          <t>Notes Receivables Settled In Exchange For Real Estate Owned (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>180,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Conversion Of Notes Receivable To Equity Securities Upon Sale Of Borrower Assets To Unaffiliated Third Party</t>
+          <t>Conversion Of Notes Receivable To Equity Securities Upon Sale Of Borrower Assets To Unaffiliated Third Party (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>42,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>28,924</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>15,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+90.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Conversion Of Stock Amount Converted1</t>
+          <t>Conversion Of Stock Amount Converted1 (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>15,804</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>73,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-78.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>4,422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Contribution Of Operating Properties To Unconsolidated Joint Venture</t>
+          <t>Contribution Of Operating Properties To Unconsolidated Joint Venture (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>60,355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>36,932</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>35,427</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>1,505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>561</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+168.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/74208/000007420826000013/udr-20251231x10k.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>