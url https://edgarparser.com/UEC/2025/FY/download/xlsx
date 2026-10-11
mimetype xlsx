--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,1666 +458,1666 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>66,837</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>224</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+29737.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>-42,360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>-187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-22552.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>-42,360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>-187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-22552.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Gross Profit</t>
+          <t>Gross Profit (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>24,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+66054.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>27,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>21,873</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+24.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>97,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>56,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+73.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>-73,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>-56,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-30.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Income</t>
+          <t>Interest Income (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>4,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>2,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+53.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+38.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-90,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>-34,255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-164.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>-87,656</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>-29,221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-200.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-88,244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-39,442</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-123.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-10,221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+94.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-0.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-0.07</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-185.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-0.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>-0.07</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-185.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>427,680,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>397,309,780</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>427,680,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>397,309,780</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-3,352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>1,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-429.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>4,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>2,183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+104.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-1,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-74.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>-100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>-151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+33.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>9,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>7,705</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+29.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Professional Fees (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>4,390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>3,340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+31.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-90,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-34,255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-164.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>148,930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>87,533</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+70.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>79,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>75,833</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>5,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>3,147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+84.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>234,016</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>235,244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>67,513</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>20,465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+229.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>3,943</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-24.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>1,107,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>889,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+24.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>26,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>29,222</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>62,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>64,347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>1,293</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>1,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-12.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>123,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>111,715</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>1,404,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>1,110,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+26.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>-406,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>-318,901</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-27.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>-14,417</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>-13,829</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>983,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>778,113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+26.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>1,107,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>889,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+24.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>4,486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>2,183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+105.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>6,015</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>5,172</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+16.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>2,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>5,034</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-44.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (FY)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>-2,305</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>-69,626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+96.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (FY)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>-74</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+413.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>-64,458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>-106,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+39.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>-5,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>-1,988</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-175.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>-157,029</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>-24,641</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-537.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>-2,674</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>-3,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+26.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>284,839</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>173,076</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+64.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1334933/000143774925029761/uec20250731_10k.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>