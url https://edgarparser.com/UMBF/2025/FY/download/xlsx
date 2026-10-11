--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,1506 +458,1506 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Interest And Fee Income Loans And Leases</t>
+          <t>Interest And Fee Income Loans And Leases (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,415,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,612,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+49.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest Income Securities Taxable</t>
+          <t>Interest Income Securities Taxable (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>504,630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>257,562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+95.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Interest Income Securities Tax Exempt</t>
+          <t>Interest Income Securities Tax Exempt (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>130,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>99,375</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+31.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Securities</t>
+          <t>Interest And Dividend Income Securities (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>634,836</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>356,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+77.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest Income Federal Funds Sold And Securities Purchased Under Agreements To Resell</t>
+          <t>Interest Income Federal Funds Sold And Securities Purchased Under Agreements To Resell (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>38,152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>17,628</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+116.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Income Deposits With Financial Institutions</t>
+          <t>Interest Income Deposits With Financial Institutions (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>264,915</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>182,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+45.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income On Trading Securities</t>
+          <t>Interest And Dividend Income On Trading Securities (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>1,098</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>1,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-18.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Interest And Dividend Income Operating (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>3,354,280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>2,171,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+54.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Expense Deposits</t>
+          <t>Interest Expense Deposits (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1,336,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>982,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+36.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Expense Federal Funds Purchased And Securities Sold Under Agreements To Repurchase</t>
+          <t>Interest Expense Federal Funds Purchased And Securities Sold Under Agreements To Repurchase (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>108,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>106,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Income Expense Other</t>
+          <t>Interest Income Expense Other (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>46,822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>81,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-42.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>1,492,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>1,170,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+27.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1,862,205</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>1,000,892</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+86.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Provision For Loan Lease And Other Losses</t>
+          <t>Provision For Loan Lease And Other Losses (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>154,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>61,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+153.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Interest Income Expense After Provision For Loan Loss</t>
+          <t>Interest Income Expense After Provision For Loan Loss (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>1,707,705</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>939,842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+81.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Trust And Securities Processing Income</t>
+          <t>Trust And Securities Processing Income (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>343,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>290,571</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+18.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Investment Banking Advisory Brokerage And Underwriting Fees And Commissions</t>
+          <t>Investment Banking Advisory Brokerage And Underwriting Fees And Commissions (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>25,305</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>24,226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Service Charges On Deposit Accounts</t>
+          <t>Service Charges On Deposit Accounts (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>113,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>84,512</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+34.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Insurance Commissions And Fees</t>
+          <t>Insurance Commissions And Fees (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>1,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-27.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Brokerage Fees</t>
+          <t>Brokerage Fees (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>79,592</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>61,564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+29.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Bankcard Fees</t>
+          <t>Bankcard Fees (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>113,924</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>87,797</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+29.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>30,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>10,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+188.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Noninterest Income Other Operating Income</t>
+          <t>Noninterest Income Other Operating Income (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>82,748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>67,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+22.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Noninterest Income</t>
+          <t>Noninterest Income (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>790,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>628,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+25.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>883,883</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>593,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+48.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>73,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>47,539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+55.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Equipment Expense</t>
+          <t>Equipment Expense (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>64,915</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>63,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Supplies Expense</t>
+          <t>Supplies Expense (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>28,503</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>14,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+92.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Marketing And Advertising Expense</t>
+          <t>Marketing And Advertising Expense (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>45,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>28,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+60.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Noninterest Expense Transfer Agent And Custodian Fees</t>
+          <t>Noninterest Expense Transfer Agent And Custodian Fees (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>172,846</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>117,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+46.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Legal Fees</t>
+          <t>Legal Fees (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>92,304</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>46,207</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+99.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Noninterest Expense Payment Processing</t>
+          <t>Noninterest Expense Payment Processing (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>49,503</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>44,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Amortization Of Intangible Assets (FY)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>93,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>7,705</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+1113.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Regulatory Assessments</t>
+          <t>Regulatory Assessments (FY)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>28,751</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>31,904</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Other Noninterest Expense</t>
+          <t>Other Noninterest Expense (FY)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>89,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>30,564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+191.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Noninterest Expense (FY)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>1,622,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>1,026,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+58.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>874,955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>541,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+61.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>172,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>100,030</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+72.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>702,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>441,243</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+59.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (FY)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>17,781</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>684,617</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>441,243</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+55.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>9.35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>9.05</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>9.29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>8.99</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Common Stock Dividends Per Share Cash Paid</t>
+          <t>Common Stock Dividends Per Share Cash Paid (FY)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>1.63</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>1.57</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>73,259,082</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>48,747,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+50.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>73,670,643</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>49,056,956</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+50.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
@@ -1994,3202 +1994,3202 @@
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Other Revenue</t>
+          <t>Other Revenue (FY)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>73,359</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>54,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+34.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>1,013,928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>425,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+138.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>7,771,973</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>8,448,691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>398,271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>221,773</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+79.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>1,839,825</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>207,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+787.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>486,869</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>63,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+665.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>73,094,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>50,409,664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+45.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>63.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>47.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+33.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Notes Receivable Gross</t>
+          <t>Notes Receivable Gross (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>38,779,408</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>25,642,301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+51.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Financing Receivable Allowance For Credit Loss Excluding Held To Maturity</t>
+          <t>Financing Receivable Allowance For Credit Loss Excluding Held To Maturity (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-419,478</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-259,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-61.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Notes Receivable Net</t>
+          <t>Notes Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>38,359,930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>25,383,212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+51.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Loans Receivable Held For Sale Net Not Part Of Disposal Group</t>
+          <t>Loans Receivable Held For Sale Net Not Part Of Disposal Group (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>2,030</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>2,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-26.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Held To Maturity Securities Net Of Allowance For Credit Losses</t>
+          <t>Held To Maturity Securities Net Of Allowance For Credit Losses (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>5,722,543</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>5,376,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Trading Securities</t>
+          <t>Trading Securities (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>22,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>28,533</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Other Investments</t>
+          <t>Other Investments (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>676,300</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>471,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+43.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>20,130,315</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>13,650,152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+47.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Federal Funds Sold And Securities Purchased Under Agreements To Resell</t>
+          <t>Federal Funds Sold And Securities Purchased Under Agreements To Resell (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>1,548,093</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>545,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+184.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposits In Banks</t>
+          <t>Interest Bearing Deposits In Banks (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>6,940,535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>7,986,270</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-13.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Cash And Due From Banks</t>
+          <t>Cash And Due From Banks (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>952,547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>573,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+66.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Accrued Investment Income Receivable</t>
+          <t>Accrued Investment Income Receivable (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>349,639</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>246,095</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+42.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>2,086,036</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>1,530,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+36.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>474,229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>385,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+23.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Accrued Liabilities Current And Noncurrent</t>
+          <t>Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>435,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>368,457</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+18.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>65,400,522</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>46,943,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+39.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Available For Sale Securities Debt Securities</t>
+          <t>Available For Sale Securities Debt Securities (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>13,709,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>7,774,334</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+76.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Noninterest Bearing Deposit Liabilities</t>
+          <t>Noninterest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>17,143,341</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>13,617,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+25.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposit Liabilities</t>
+          <t>Interest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>39,752,587</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>27,397,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+45.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Time Deposits Less Than250000</t>
+          <t>Time Deposits Less Than250000 (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>1,934,617</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>969,132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+99.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Time Deposits250000 Or More</t>
+          <t>Time Deposits250000 Or More (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>1,826,245</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>1,158,535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+57.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Deposits</t>
+          <t>Deposits (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>60,656,790</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>43,142,029</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+40.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Federal Funds Purchased And Securities Sold Under Agreements To Repurchase</t>
+          <t>Federal Funds Purchased And Securities Sold Under Agreements To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>3,324,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>2,609,715</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+27.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>509,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>437,630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+16.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>294,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>78,666</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>55,057</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+42.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>4,011,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>1,145,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+250.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>3,736,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>3,174,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+17.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-261,520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-573,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+54.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-165,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-336,052</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+50.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>7,693,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>3,466,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+121.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>73,094,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>50,409,664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+45.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Net Accretion Amortization Of Premiums And Discounts From Acquisition</t>
+          <t>Net Accretion Amortization Of Premiums And Discounts From Acquisition (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-139,775</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>3,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-4012.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>141,770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>52,771</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+168.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>745</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>876</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-15.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>82,825</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-16,174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+612.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Increase Decrease In Trading Securities And Other Earning Assets</t>
+          <t>Increase Decrease In Trading Securities And Other Earning Assets (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>6,202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-10,440</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+159.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Debt And Equity Securities Gain Loss</t>
+          <t>Debt And Equity Securities Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-30,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-10,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-188.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Gain Loss On Disposition Of Assets1</t>
+          <t>Gain Loss On Disposition Of Assets1 (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-3,197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+103.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-9,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>44,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-122.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Payments For Origination And Purchases Of Loans Held For Sale</t>
+          <t>Payments For Origination And Purchases Of Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-101,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-87,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-16.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Loans And Leases</t>
+          <t>Gain Loss On Sale Of Loans And Leases (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-2,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-2,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-20.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Loans Held For Sale</t>
+          <t>Proceeds From Sale Of Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>105,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>91,072</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+15.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>37,745</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>22,579</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+67.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Investment Income Receivable</t>
+          <t>Increase Decrease In Accrued Investment Income Receivable (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-29,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-24,592</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-19.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Liabilities</t>
+          <t>Increase Decrease In Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>26,247</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-20,453</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+228.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>83,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-317,217</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+126.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>1,026,693</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>225,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+355.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Held To Maturity Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Held To Maturity Securities (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>627,137</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>458,174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+36.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Payments To Acquire Held To Maturity Securities</t>
+          <t>Payments To Acquire Held To Maturity Securities (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-507,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-121,021</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-319.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Available For Sale Securities Debt</t>
+          <t>Proceeds From Sale Of Available For Sale Securities Debt (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>646,962</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>19,154</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+3277.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>1,661,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>7,384,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>-77.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-4,742,724</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>-8,111,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>+41.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Equity Securities With Readily Determinable Fair Values</t>
+          <t>Proceeds From Sale Of Equity Securities With Readily Determinable Fair Values (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>22,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Securities With Readily Determinable Fair Values</t>
+          <t>Payments To Acquire Equity Securities With Readily Determinable Fair Values (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>-68.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Equity Securities Without Readily Determinable Fair Values</t>
+          <t>Proceeds From Sale Of Equity Securities Without Readily Determinable Fair Values (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>52,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>35,304</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+47.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Proceeds From Equity Securities Repayments And Calls Without Readily Determinable Fair Values</t>
+          <t>Proceeds From Equity Securities Repayments And Calls Without Readily Determinable Fair Values (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>14,958</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>71,963</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-79.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Securities Without Readily Determinable Fair Values</t>
+          <t>Payments To Acquire Equity Securities Without Readily Determinable Fair Values (FY)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>-131,593</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>-50,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-158.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Payment Of Tax Equity Investment Commitments</t>
+          <t>Payment Of Tax Equity Investment Commitments (FY)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>-49,855</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>-71,244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>+30.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Loans And Leases</t>
+          <t>Payments For Proceeds From Loans And Leases (FY)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>-3,252,475</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>-2,415,581</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>-34.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Federal Funds Sold And Securities Purchased Under Agreements To Resell Net</t>
+          <t>Proceeds From Payments For Federal Funds Sold And Securities Purchased Under Agreements To Resell Net (FY)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>-1,003,093</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>-299,656</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>-234.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Payments To Proceeds From Acquisition And Divestitures</t>
+          <t>Payments To Proceeds From Acquisition And Divestitures (FY)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>169,262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>-109,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>+255.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For In Interest Bearing Deposits In Banks</t>
+          <t>Proceeds From Payments For In Interest Bearing Deposits In Banks (FY)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>955,764</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>-31,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>+3110.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>-48,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>-20,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>-142.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Payments To Acquire Life Insurance Policies</t>
+          <t>Payments To Acquire Life Insurance Policies (FY)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>-35,977</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Proceeds From Life Insurance Policies</t>
+          <t>Proceeds From Life Insurance Policies (FY)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>2,346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>-5,620,098</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>-3,262,501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>-72.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Acquisition Of Tax Equity Investments</t>
+          <t>Acquisition Of Tax Equity Investments (FY)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>62,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>62,958</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Commitment To Fund Tax Equity Investments</t>
+          <t>Commitment To Fund Tax Equity Investments (FY)</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>62,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>62,958</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Transfer Of Loans To Other Real Estate Owned</t>
+          <t>Transfer Of Loans To Other Real Estate Owned (FY)</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>1,531</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>+84.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Transfer Of Loans To Other Repossessed Assets</t>
+          <t>Transfer Of Loans To Other Repossessed Assets (FY)</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>26,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>-99.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Business Combination Consideration Transferred1 (FY)</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Stock Based Compensation As Consideration For H T L F Acquisition</t>
+          <t>Stock Based Compensation As Consideration For H T L F Acquisition (FY)</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>20,389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Increase Decrease In Demand And Savings Deposits</t>
+          <t>Increase Decrease In Demand And Savings Deposits (FY)</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>3,098,494</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>8,295,094</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>-62.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Increase Decrease In Time Deposits</t>
+          <t>Increase Decrease In Time Deposits (FY)</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>63,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>-945,924</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>+106.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Increase Decrease In Federal Funds Purchased And Securities Sold Under Agreements To Repurchase Net</t>
+          <t>Increase Decrease In Federal Funds Purchased And Securities Sold Under Agreements To Repurchase Net (FY)</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>692,590</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>490,071</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>+41.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>-200,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (FY)</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>-135,620</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>-77,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>-75.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Payment Of Financing And Stock Issuance Costs</t>
+          <t>Payment Of Financing And Stock Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>-524</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>-1,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>+62.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Proceeds From Exercise Of Stock Options And Sales Of Treasury Share</t>
+          <t>Proceeds From Exercise Of Stock Options And Sales Of Treasury Share (FY)</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>1,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>4,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>-72.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>-17,628</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>-7,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>-127.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (FY)</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>235,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Preferred Stock And Preference Stock</t>
+          <t>Proceeds From Issuance Of Preferred Stock And Preference Stock (FY)</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>294,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Payments For Repurchase Of Redeemable Preferred Stock</t>
+          <t>Payments For Repurchase Of Redeemable Preferred Stock (FY)</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>-115,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>3,916,687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>5,957,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>-34.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>63,242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>76,930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>-17.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>1,466,097</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>1,204,688</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>+21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>-676,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>2,920,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>-123.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>7,771,973</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>8,448,691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>-8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526076496/umbf-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>