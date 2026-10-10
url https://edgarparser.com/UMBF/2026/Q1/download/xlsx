--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,4226 +458,4226 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Interest And Fee Income Loans And Leases</t>
+          <t>Interest And Fee Income Loans And Leases (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>633,078</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>527,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+20.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest Income Securities Taxable</t>
+          <t>Interest Income Securities Taxable (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>145,299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>98,296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+47.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Interest Income Securities Tax Exempt</t>
+          <t>Interest Income Securities Tax Exempt (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>34,454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>29,963</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+15.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Securities</t>
+          <t>Interest And Dividend Income Securities (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>179,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>128,259</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+40.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest Income Federal Funds Sold And Securities Purchased Under Agreements To Resell</t>
+          <t>Interest Income Federal Funds Sold And Securities Purchased Under Agreements To Resell (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>16,063</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>6,952</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+131.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Income Deposits With Financial Institutions</t>
+          <t>Interest Income Deposits With Financial Institutions (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>37,902</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>74,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-49.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income On Trading Securities</t>
+          <t>Interest And Dividend Income On Trading Securities (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>370</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-26.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Interest And Dividend Income Operating (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>867,067</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>737,970</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+17.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Derivative Gain Loss On Derivative Net (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Expense Deposits</t>
+          <t>Interest Expense Deposits (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>292,373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>303,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Expense Federal Funds Purchased And Securities Sold Under Agreements To Repurchase</t>
+          <t>Interest Expense Federal Funds Purchased And Securities Sold Under Agreements To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>29,698</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>25,790</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Interest Income Expense Other</t>
+          <t>Interest Income Expense Other (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>10,630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>11,135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>332,701</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>340,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>534,366</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>397,639</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+34.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Provision For Loan Lease And Other Losses</t>
+          <t>Provision For Loan Lease And Other Losses (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>27,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>86,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-68.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Interest Income Expense After Provision For Loan Loss</t>
+          <t>Interest Income Expense After Provision For Loan Loss (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>507,366</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>311,639</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+62.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Trust And Securities Processing Income</t>
+          <t>Trust And Securities Processing Income (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>94,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>79,781</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+18.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Investment Banking Advisory Brokerage And Underwriting Fees And Commissions</t>
+          <t>Investment Banking Advisory Brokerage And Underwriting Fees And Commissions (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>7,740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>5,911</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+30.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Service Charges On Deposit Accounts</t>
+          <t>Service Charges On Deposit Accounts (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>29,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>27,457</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Insurance Commissions And Fees</t>
+          <t>Insurance Commissions And Fees (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+43.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Brokerage Fees</t>
+          <t>Brokerage Fees (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>21,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>18,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Bankcard Fees</t>
+          <t>Bankcard Fees (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>28,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>26,293</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>3,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>-4,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+163.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Noninterest Income Other Operating Income</t>
+          <t>Noninterest Income Other Operating Income (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>19,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>13,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+48.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Noninterest Income</t>
+          <t>Noninterest Income (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>204,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>166,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+23.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>219,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>221,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>19,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>16,069</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+18.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Equipment Expense</t>
+          <t>Equipment Expense (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>13,320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>16,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Supplies Expense</t>
+          <t>Supplies Expense (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>5,604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>4,785</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+17.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Marketing And Advertising Expense</t>
+          <t>Marketing And Advertising Expense (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>13,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>7,998</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+72.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Noninterest Expense Transfer Agent And Custodian Fees</t>
+          <t>Noninterest Expense Transfer Agent And Custodian Fees (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>42,059</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>40,850</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Legal Fees</t>
+          <t>Legal Fees (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>9,087</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>28,606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-68.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Noninterest Expense Payment Processing</t>
+          <t>Noninterest Expense Payment Processing (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>11,841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>12,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Amortization Of Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>23,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>17,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+34.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Regulatory Assessments</t>
+          <t>Regulatory Assessments (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>8,270</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>8,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Other Noninterest Expense</t>
+          <t>Other Noninterest Expense (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>14,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>9,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+52.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Noninterest Expense (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>380,883</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>384,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>331,276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>93,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+256.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>69,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>11,717</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+496.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>261,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>81,333</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+221.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>5,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>2,013</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+188.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>255,625</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>79,320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+222.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>3.36</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>1.22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+175.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>3.35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>1.21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+176.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Common Stock Dividends Per Share Cash Paid</t>
+          <t>Common Stock Dividends Per Share Cash Paid (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>0.43</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>0.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>76,032,620</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>65,063,262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+16.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>76,399,233</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>65,496,058</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+16.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Other Revenue</t>
+          <t>Other Revenue (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>15,423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>-442</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+3589.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>191,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>161,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+18.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>6,261,340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>10,610,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-41.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>391,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>391,147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>1,837,594</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>1,798,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>463,409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>557,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-16.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>72,674,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>69,347,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Notes Receivable Gross</t>
+          <t>Notes Receivable Gross (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>40,134,325</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>35,936,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Financing Receivable Allowance For Credit Loss Excluding Held To Maturity</t>
+          <t>Financing Receivable Allowance For Credit Loss Excluding Held To Maturity (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-425,876</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-368,922</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-15.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Notes Receivable Net</t>
+          <t>Notes Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>39,708,449</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>35,567,359</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+11.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Loans Receivable Held For Sale Net Not Part Of Disposal Group</t>
+          <t>Loans Receivable Held For Sale Net Not Part Of Disposal Group (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>4,471</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>5,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-12.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Held To Maturity Securities Net Of Allowance For Credit Losses</t>
+          <t>Held To Maturity Securities Net Of Allowance For Credit Losses (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>5,699,881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>5,712,764</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Trading Securities</t>
+          <t>Trading Securities (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>24,205</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>35,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-31.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Other Investments</t>
+          <t>Other Investments (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>685,590</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>647,152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>20,070,562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>17,291,036</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+16.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Federal Funds Sold And Securities Purchased Under Agreements To Resell</t>
+          <t>Federal Funds Sold And Securities Purchased Under Agreements To Resell (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>1,524,669</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>636,069</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+139.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposits In Banks</t>
+          <t>Interest Bearing Deposits In Banks (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>5,655,290</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>9,811,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-42.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Cash And Due From Banks</t>
+          <t>Cash And Due From Banks (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>735,829</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>917,450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-19.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Accrued Investment Income Receivable</t>
+          <t>Accrued Investment Income Receivable (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>342,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>308,103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+11.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>1,940,183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>2,063,546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>477,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Accrued Liabilities Current And Noncurrent</t>
+          <t>Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>309,932</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>352,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>64,847,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>62,598,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Available For Sale Securities Debt Securities</t>
+          <t>Available For Sale Securities Debt Securities (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>13,660,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>10,895,659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+25.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Noninterest Bearing Deposit Liabilities</t>
+          <t>Noninterest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>17,041,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>18,431,854</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposit Liabilities</t>
+          <t>Interest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>39,728,542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>36,898,898</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Time Deposits Less Than250000</t>
+          <t>Time Deposits Less Than250000 (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>1,823,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>1,871,388</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Time Deposits250000 Or More</t>
+          <t>Time Deposits250000 Or More (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>1,386,982</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>1,319,038</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Deposits</t>
+          <t>Deposits (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>59,980,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>58,521,178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Federal Funds Purchased And Securities Sold Under Agreements To Repurchase</t>
+          <t>Federal Funds Purchased And Securities Sold Under Agreements To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>3,550,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>2,559,983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+38.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>528,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>511,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>294,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>110,705</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+165.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>78,666</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>78,666</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>4,006,726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>3,993,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>3,958,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>3,224,866</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+22.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-331,350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-492,698</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+32.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-179,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-166,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>7,826,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>6,748,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+16.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>72,674,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>69,347,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Net Accretion Of Premiums And Discounts From Acquisition</t>
+          <t>Net Accretion Of Premiums And Discounts From Acquisition (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-45,184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-26,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-70.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>35,094</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>29,366</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+19.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-51.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>21,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>16,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+26.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Increase Decrease In Trading Securities And Other Earning Assets</t>
+          <t>Increase Decrease In Trading Securities And Other Earning Assets (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-1,874</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-6,928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+73.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Debt And Equity Securities Gain Loss</t>
+          <t>Debt And Equity Securities Gain Loss (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-3,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>4,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-163.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Gain Loss On Disposition Of Assets1</t>
+          <t>Gain Loss On Disposition Of Assets1 (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>919</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+5005.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-2,935</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>5,126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-157.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Payments For Origination And Purchases Of Loans Held For Sale</t>
+          <t>Payments For Origination And Purchases Of Loans Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-28,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-18,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-58.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Loans And Leases</t>
+          <t>Gain Loss On Sale Of Loans And Leases (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-453</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-55.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Loans Held For Sale</t>
+          <t>Proceeds From Sale Of Loans Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>27,232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>16,389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+66.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>13,423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>12,830</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Investment Income Receivable</t>
+          <t>Increase Decrease In Accrued Investment Income Receivable (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>6,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>12,271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-43.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Liabilities</t>
+          <t>Increase Decrease In Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-123,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-59,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-107.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>173,884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>209,533</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-17.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>361,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>363,021</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Held To Maturity Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Held To Maturity Securities (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>101,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>115,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Payments To Acquire Held To Maturity Securities</t>
+          <t>Payments To Acquire Held To Maturity Securities (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-74,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-9,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-722.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Available For Sale Securities Debt</t>
+          <t>Proceeds From Sale Of Available For Sale Securities Debt (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>51,771</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>611,423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-91.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>532,468</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>386,343</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+37.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-606,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-914,361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+33.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Equity Securities With Readily Determinable Fair Values</t>
+          <t>Proceeds From Sale Of Equity Securities With Readily Determinable Fair Values (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>20,431</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Securities With Readily Determinable Fair Values</t>
+          <t>Payments To Acquire Equity Securities With Readily Determinable Fair Values (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>-105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-291</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+63.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Equity Securities Without Readily Determinable Fair Values</t>
+          <t>Proceeds From Sale Of Equity Securities Without Readily Determinable Fair Values (Q)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>7,708</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>+19170.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Proceeds From Equity Securities Repayments And Calls Without Readily Determinable Fair Values</t>
+          <t>Proceeds From Equity Securities Repayments And Calls Without Readily Determinable Fair Values (Q)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>9,901</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>8,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>+20.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Securities Without Readily Determinable Fair Values</t>
+          <t>Payments To Acquire Equity Securities Without Readily Determinable Fair Values (Q)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-33,956</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-62,810</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+45.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Payment Of Tax Equity Investment Commitments</t>
+          <t>Payment Of Tax Equity Investment Commitments (Q)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-22,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-21,871</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>-3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Loans And Leases</t>
+          <t>Payments For Proceeds From Loans And Leases (Q)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-1,346,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>-481,826</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-179.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Federal Funds Sold And Securities Purchased Under Agreements To Resell Net</t>
+          <t>Proceeds From Payments For Federal Funds Sold And Securities Purchased Under Agreements To Resell Net (Q)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>23,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>-91,069</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>+125.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For In Interest Bearing Deposits In Banks</t>
+          <t>Proceeds From Payments For In Interest Bearing Deposits In Banks (Q)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>-8,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>956,440</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>-100.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>-4,517</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>-8,823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>+48.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>-1,349,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>663,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>-303.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Transfer Of Loans To Other Real Estate Owned</t>
+          <t>Transfer Of Loans To Other Real Estate Owned (Q)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>-27.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Increase Decrease In Demand And Savings Deposits</t>
+          <t>Increase Decrease In Demand And Savings Deposits (Q)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>-125,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>1,533,318</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>-108.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Increase Decrease In Time Deposits</t>
+          <t>Increase Decrease In Time Deposits (Q)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>-550,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>-504,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>-9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Increase Decrease In Federal Funds Purchased And Securities Sold Under Agreements To Repurchase Net</t>
+          <t>Increase Decrease In Federal Funds Purchased And Securities Sold Under Agreements To Repurchase Net (Q)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>225,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>-72,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>+412.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (Q)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>-39,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>-30,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>-31.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Proceeds From Exercise Of Stock Options And Sales Of Treasury Share</t>
+          <t>Proceeds From Exercise Of Stock Options And Sales Of Treasury Share (Q)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>481</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>-32,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>-15,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>-112.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>-522,207</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>1,135,150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>-146.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>-1,370</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>1,732</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>-179.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>345,994</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>326,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>-1,510,633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>2,161,375</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>-169.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>6,261,340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>10,610,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>-41.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/101382/000119312526194310/umbf-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>