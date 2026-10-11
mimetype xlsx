--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -410,3156 +410,436 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F97"/>
+  <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Q1 2026</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Premiums Earned Net</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2,702.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/5513/000000551326000044/unm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Debt Securities Available For Sale Realized Gain</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>0.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+116.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/5513/000000551326000044/unm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Net Investment Income</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>483.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>513.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/5513/000000551326000044/unm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Debt Securities Available For Sale Realized Loss</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>-1.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>-45.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+96.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/5513/000000551326000044/unm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>-206.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+97.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/5513/000000551326000044/unm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Impairment Loss Debt Securities Available For Sale</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>-8.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>-152.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+94.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/5513/000000551326000044/unm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Other Income</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>82.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>82.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/5513/000000551326000044/unm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Debt Securities Available For Sale Allowance For Credit Loss Period Increase Decrease</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>-5.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-690.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/5513/000000551326000044/unm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>3,355.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>3,091.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/5513/000000551326000044/unm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Policyholder Benefits And Claims Incurred Net</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>1,955.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>1,960.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/5513/000000551326000044/unm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Liability For Future Policy Benefit Remeasurement Gain Loss</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>48.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>-89.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+154.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
-        <is>
-[...2718 lines deleted...]
-      <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/5513/000000551326000044/unm-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>