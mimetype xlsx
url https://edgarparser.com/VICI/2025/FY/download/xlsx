--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1930,51 +1930,51 @@
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>23,581,101</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>+0.5%</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569626000034/vici-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss (Q)</t>
+          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss (INSTANT)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569626000034/vici-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
@@ -2186,51 +2186,51 @@
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>26,951,801</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>+4.7%</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569626000034/vici-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Limited Partners Capital Account (Q)</t>
+          <t>Limited Partners Capital Account (INSTANT)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569626000034/vici-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
@@ -2250,115 +2250,115 @@
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>144,574</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>-16.3%</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569626000034/vici-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Partners Capital (Q)</t>
+          <t>Partners Capital (INSTANT)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569626000034/vici-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Partners Capital Attributable To Noncontrolling Interest (Q)</t>
+          <t>Partners Capital Attributable To Noncontrolling Interest (INSTANT)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569626000034/vici-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Partners Capital Including Portion Attributable To Noncontrolling Interest (Q)</t>
+          <t>Partners Capital Including Portion Attributable To Noncontrolling Interest (INSTANT)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569626000034/vici-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">