--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,738 +458,738 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q2 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Sales Type Lease Interest Income</t>
+          <t>Sales Type Lease Interest Income (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>530,348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>512,289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Interest And Dividend Income Operating (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>440,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>413,735</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Other Income</t>
+          <t>Other Income (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>19,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>19,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1,001,334</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>957,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>14,561</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>15,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Depreciation</t>
+          <t>Depreciation (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>741</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-25.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Other Expenses</t>
+          <t>Other Expenses (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>19,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>19,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest Net Investment In Lease And Loans Credit Loss Expense Reversal</t>
+          <t>Financing Receivable Excluding Accrued Interest Net Investment In Lease And Loans Credit Loss Expense Reversal (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>-142,001</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>-43,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-230.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Transaction And Acquisition Expense</t>
+          <t>Transaction And Acquisition Expense (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>7,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>259</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+2770.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Operating Costs And Expenses Net Of Adjustments</t>
+          <t>Operating Costs And Expenses Net Of Adjustments (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-93,110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-60171.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>-213,797</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>-205,777</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Interest Income</t>
+          <t>Interest Income (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2,293</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>3,926</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-41.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Other Nonoperating Gains Losses</t>
+          <t>Other Nonoperating Gains Losses (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>990</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>883,932</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>755,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+16.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-5,564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>-3,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-72.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>878,368</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>752,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-13,289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>-11,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-16.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Net Income Loss Attributable To Partners (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>0.82</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>0.71</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+15.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>0.82</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>0.71</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+15.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1,056,222,836</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>1,042,650,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>1,057,270,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>1,042,959,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Other Comprehensive Income Loss Derivative Excluded Component Increase Decrease After Adjustments And Tax Parent (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
@@ -1226,632 +1226,632 @@
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>868,734</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>732,873</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+18.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Income From Golf Operations</t>
+          <t>Income From Golf Operations (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>11,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>11,656</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>6,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>6,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>865,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>741,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Reclassification After Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Reclassification After Tax (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>-6,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>-6,384</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Foreign Currency Transaction And Translation Adjustment Net Of Tax</t>
+          <t>Other Comprehensive Income Loss Foreign Currency Transaction And Translation Adjustment Net Of Tax (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>10,091</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>-2,173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+564.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Comprehensive Income Net Of Tax Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Comprehensive Income Net Of Tax Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>882,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>744,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+18.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Comprehensive Income Net Of Tax Attributable To Noncontrolling Interest</t>
+          <t>Comprehensive Income Net Of Tax Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>-13,339</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>-11,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-17.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>232,983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>347,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-32.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>46,054,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>44,511,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>69,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>69,914</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>5,925</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>7,033</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-15.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>1,037,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>1,024,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>16,922,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>16,727,361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Accrued Liabilities Current And Noncurrent</t>
+          <t>Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>219,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>215,689</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>462,113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>437,785</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>18,609,911</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>18,384,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>4,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>4,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Net Investment In Lease Excluding Accrued Interest After Allowance For Credit Loss</t>
+          <t>Net Investment In Lease Excluding Accrued Interest After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>23,686,926</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
@@ -1866,322 +1866,322 @@
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>1,005,711</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>1,004,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>10,567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>10,432</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>24,515,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>24,128,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>2,362,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>1,431,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+65.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>27,024,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>25,718,896</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>419,661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>407,417</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>27,444,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>26,126,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Limited Partners Capital Account (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>136,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>148,211</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Partners Capital (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
@@ -2250,770 +2250,770 @@
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>46,054,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>44,511,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Land Available For Development</t>
+          <t>Land Available For Development (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>149,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>150,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Non Cash Leasing And Financing Adjustments</t>
+          <t>Non Cash Leasing And Financing Adjustments (YTD)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-261,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-266,949</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (YTD)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>7,343</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>8,372</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-12.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Amortization Of Financing Costs And Discounts</t>
+          <t>Amortization Of Financing Costs And Discounts (YTD)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>24,784</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>21,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Net Proceeds From Derivative Instrument Operating Activities</t>
+          <t>Net Proceeds From Derivative Instrument Operating Activities (YTD)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>1,767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>2,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-37.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes And Tax Credits</t>
+          <t>Deferred Income Taxes And Tax Credits (YTD)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>2,289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-96.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Interest Income Paid In Kind</t>
+          <t>Interest Income Paid In Kind (YTD)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-10,747</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Current Assets</t>
+          <t>Increase Decrease In Other Current Assets (YTD)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-6,247</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-20,005</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+68.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Liabilities</t>
+          <t>Increase Decrease In Accrued Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>2,610</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-10,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+124.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Deferred Liability</t>
+          <t>Increase Decrease In Other Deferred Liability (YTD)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-2,305</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>3,125</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-173.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>1,231,758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>1,158,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Payments To Acquire Loans Receivable</t>
+          <t>Payments To Acquire Loans Receivable (YTD)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-723,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-387,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-86.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Collection Of Mortgage Notes Receivable</t>
+          <t>Proceeds From Sale And Collection Of Mortgage Notes Receivable (YTD)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>7,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>80,600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-90.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Payments Of Capitalized Transaction Costs</t>
+          <t>Payments Of Capitalized Transaction Costs (YTD)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-77</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-75</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Real Estate Heldforinvestment</t>
+          <t>Proceeds From Sale Of Real Estate Heldforinvestment (YTD)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>1,992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>952</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+109.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Property Plant And Equipment</t>
+          <t>Payments To Acquire Other Property Plant And Equipment (YTD)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-5,076</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+83.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-715,343</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-421,034</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-69.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Non Cash Distributions Declared Not Paid (YTD)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Accrued Capitalized Transaction Costs</t>
+          <t>Accrued Capitalized Transaction Costs (YTD)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>3,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-85.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Noncash Change In Investment Leases Investing Activities</t>
+          <t>Noncash Change In Investment Leases Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>141,695</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>141,965</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Non Cash Dividends Declared Not Paid</t>
+          <t>Non Cash Dividends Declared Not Paid (YTD)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>462,315</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>437,992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Share Based Payment Arrangement Awards Issued Subject To Repurchase For Tax Withholding</t>
+          <t>Share Based Payment Arrangement Awards Issued Subject To Repurchase For Tax Withholding (YTD)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>18,502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>17,551</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Proceeds From Contributions From Parent (YTD)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
@@ -3050,482 +3050,482 @@
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (YTD)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>423,356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (YTD)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-257,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Unsecured Debt</t>
+          <t>Proceeds From Issuance Of Unsecured Debt (YTD)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>1,284,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>1,028,533</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+24.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Repayments Of Unsecured Debt</t>
+          <t>Repayments Of Unsecured Debt (YTD)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-1,300,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-1,050,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-23.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (YTD)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-19,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-3,039</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-538.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (YTD)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-7,221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-5,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-35.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Distributions To Non Controlling Interests</t>
+          <t>Distributions To Non Controlling Interests (YTD)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-15,981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-15,475</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-808,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-912,936</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+11.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (YTD)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-915,912</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-867,623</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (YTD)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>381,773</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>381,316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (YTD)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>3,311</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>3,338</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (YTD)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>207</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+76.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-291,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-175,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-66.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>232,983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>347,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-32.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1705696/000170569625000107/vici-20250630.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>