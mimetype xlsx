--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,834 +458,834 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>-73,871</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>-860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-8489.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>4.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>0.04</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+10900.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>191,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>190,539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>4.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>0.04</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+10400.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>201,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>196,626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1,810,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>1,787,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Operating Costs And Expenses</t>
+          <t>Operating Costs And Expenses (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>-919,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>-927,796</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>-462,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>-447,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>-156,115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-148,520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Marktomarket Expense Benefitof Investmentsin Deferred Compensation Plan</t>
+          <t>Marktomarket Expense Benefitof Investmentsin Deferred Compensation Plan (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-10,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>-12,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+13.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Restructuring Settlement And Impairment Provisions</t>
+          <t>Restructuring Settlement And Impairment Provisions (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>-2,531</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>-5,242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+51.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-1,551,744</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-1,541,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments Including Fees Earned</t>
+          <t>Income Loss From Equity Method Investments Including Fees Earned (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>141,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>112,464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+25.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Interest And Other Investment Loss Income Net</t>
+          <t>Interest And Other Investment Loss Income Net (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>55,113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>45,974</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+19.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Gain Loss Of Investments In Deferred Compensation Plan</t>
+          <t>Gain Loss Of Investments In Deferred Compensation Plan (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>10,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>12,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-13.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Interest And Debt Expense</t>
+          <t>Interest And Debt Expense (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-353,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-390,269</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Sales Type Lease Gain Loss</t>
+          <t>Sales Type Lease Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>803,248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Gain Loss On Disposition Of Assets1</t>
+          <t>Gain Loss On Disposition Of Assets1 (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>35,291</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>16,048</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+119.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>950,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>42,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+2119.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-13,509</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-22,729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+40.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>937,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>20,116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+4559.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Noncontrolling Interest In Net Income Loss Joint Venture Partners Nonredeemable</t>
+          <t>Noncontrolling Interest In Net Income Loss Joint Venture Partners Nonredeemable (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>41,622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>51,131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-18.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>904,955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>70,387</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+1185.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-62,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-62,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>842,851</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>8,275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+10085.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Net Income Loss Per Outstanding Limited Partnership Unit Basic Net Of Tax (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
@@ -1418,994 +1418,994 @@
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>847,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>62,947</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+1246.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>1,492,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>1,508,044</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>840,850</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>733,947</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+14.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>671,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>678,804</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>110,593</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>118,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>15,521,118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>15,998,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost</t>
+          <t>Real Estate Investment Property At Cost (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>14,346,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>14,091,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>-4,191,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>-4,025,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>10,155,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>10,066,283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Sales Type Lease Net Investment In Lease After Allowance For Credit Loss</t>
+          <t>Sales Type Lease Net Investment In Lease After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>166,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>136,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>215,672</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-36.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Accounts Receivable Net</t>
+          <t>Accounts Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>77,137</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>58,853</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+31.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>1,941,278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>2,691,478</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-27.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Deferred Rent Receivables Net</t>
+          <t>Deferred Rent Receivables Net (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>752,545</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>707,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Deferred Leasing And Financing Costs Net Of Accumulated Amortization</t>
+          <t>Deferred Leasing And Financing Costs Net Of Accumulated Amortization (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>374,620</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>354,882</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>294,587</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>373,454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-21.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>376,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>374,013</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Deferred Compensation Liability Current And Noncurrent</t>
+          <t>Deferred Compensation Liability Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>113,778</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>114,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>8,716,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>9,826,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>2,264,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>2,566,862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Loans Payable</t>
+          <t>Loans Payable (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>4,920,669</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>5,676,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-13.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Senior Notes</t>
+          <t>Senior Notes (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>747,202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>1,195,914</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-37.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Unsecured Debt</t>
+          <t>Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>797,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>795,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Line Of Credit</t>
+          <t>Line Of Credit (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>720,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>575,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+25.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>699,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>749,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>341,359</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>345,511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>169,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>178,969</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>1,182,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>1,182,364</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>7,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>7,634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>8,288,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>8,052,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Redeemable Noncontrolling Interest Equity Common Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
@@ -2442,1954 +2442,1954 @@
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>647,951</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>834,658</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-22.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>General Partners Capital Account (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-3,491,603</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-4,142,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+15.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>57,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>5,986,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>5,158,242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+16.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>6,156,572</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>5,337,211</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+15.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>15,521,118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>15,998,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Land</t>
+          <t>Land (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>2,408,914</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>2,434,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Buildings And Improvements Gross</t>
+          <t>Buildings And Improvements Gross (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>10,942,418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>10,439,113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Development In Process</t>
+          <t>Development In Process (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>890,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>1,097,395</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-18.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Fixtures And Equipment Gross</t>
+          <t>Fixtures And Equipment Gross (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>105,080</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>120,915</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-13.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Lessor Sales Type Lease Prepaid Lease Payments</t>
+          <t>Lessor Sales Type Lease Prepaid Lease Payments (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>901,409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Sales Type Lease Selling Profit Loss</t>
+          <t>Sales Type Lease Selling Profit Loss (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-803,248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>481,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>469,423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-141,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-112,464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-25.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>114,754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>142,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-19.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Straight Line Rent</t>
+          <t>Straight Line Rent (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-71,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-5,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-1314.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>25,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>30,172</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-15.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Amortization Of Deferred Hedge Gains</t>
+          <t>Amortization Of Deferred Hedge Gains (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>23,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>41,745</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-43.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Change In Valuation Of Deferred Tax Liabilities</t>
+          <t>Change In Valuation Of Deferred Tax Liabilities (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>3,530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>13,008</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-72.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Amortization Of Below Market Lease</t>
+          <t>Amortization Of Below Market Lease (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-3,035</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+87.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Impairment Of Real Estate (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>4,510</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>13,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-67.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-18,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>4,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-499.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Increase Decrease In Prepaid Expense</t>
+          <t>Increase Decrease In Prepaid Expense (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>8,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-8,346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+203.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-133,058</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-74,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-78.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Increase Decrease In Operating Lease Liability</t>
+          <t>Increase Decrease In Operating Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-43,352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>16,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-356.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>6,277</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-6,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+192.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>10,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-108.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>1,258,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>537,723</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+134.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Proceeds From Partial Redemption</t>
+          <t>Proceeds From Partial Redemption (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>749,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Property Plant And Equipment</t>
+          <t>Payments To Acquire Other Property Plant And Equipment (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-296,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Payments To Acquire Real Estate</t>
+          <t>Payments To Acquire Real Estate (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-268,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-222,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-20.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Payments To Develop Real Estate Assets</t>
+          <t>Payments To Develop Real Estate Assets (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-144,609</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-242,874</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+40.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Other Real Estate</t>
+          <t>Proceeds From Sale Of Other Real Estate (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>58,339</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>2,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+2816.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Distributions Of Capital From Partially Owned Entities</t>
+          <t>Distributions Of Capital From Partially Owned Entities (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>50,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Real Estate Heldforinvestment</t>
+          <t>Proceeds From Sale Of Real Estate Heldforinvestment (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>37,374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>31,605</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+18.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Method Investments</t>
+          <t>Payments To Acquire Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-35,585</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-115,357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+69.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments To Acquire Loans Receivable</t>
+          <t>Payments To Acquire Loans Receivable (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-35,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-50,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+30.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>115,507</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-597,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+119.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Adjustments To Additional Paid In Capital Redeemable Stock Unit Measurement Adjustment</t>
+          <t>Adjustments To Additional Paid In Capital Redeemable Stock Unit Measurement Adjustment (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>183,578</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-226,586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+181.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Write Off Of Fully Amortized And Depreciated Assets</t>
+          <t>Write Off Of Fully Amortized And Depreciated Assets (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-115,939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-122,548</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accumulated Other Comprehensive Loss Due To Change In Fair Value Of Interest Rate Hedges</t>
+          <t>Increase Decrease In Accumulated Other Comprehensive Loss Due To Change In Fair Value Of Interest Rate Hedges (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-53,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>947</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-5744.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Transfer To Investments</t>
+          <t>Transfer To Investments (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>3,044</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>15,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-80.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-1,903,513</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-97,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-1853.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>835,794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>75,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+1014.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-141,277</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>-141,103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>-62,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-62,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-50,991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Minority Interest</t>
+          <t>Payments Of Dividends Minority Interest (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>-23,067</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>-18,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-27.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Payments Of Financing Costs</t>
+          <t>Payments Of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-7,478</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-13,870</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+46.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>6,712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>5,300</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+26.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-41</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-171.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>-1,345,965</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>-252,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-433.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (FY)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>19,256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>21,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>-12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>313,093</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>322,774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>5,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>7,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>-31.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>43,875</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>39,784</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>+10.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>27,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>-311,965</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>+109.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>977,546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>949,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>+2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000009/vno-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Decrease In Assets Resulting From Deconsolidation Real Estate Net (FY)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">