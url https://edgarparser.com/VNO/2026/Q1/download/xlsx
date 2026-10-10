--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,770 +458,770 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Redeemable Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>-7,889</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+125.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>-0.12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>0.45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-126.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>189,658</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>191,371</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>-0.12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>0.43</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-127.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>189,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>200,735</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>459,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>461,579</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Operating Costs And Expenses</t>
+          <t>Operating Costs And Expenses (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>-246,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>-224,740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>-118,528</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>-116,155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>-42,245</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-38,597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Marktomarket Expense Benefitof Investmentsin Deferred Compensation Plan</t>
+          <t>Marktomarket Expense Benefitof Investmentsin Deferred Compensation Plan (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-581</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>1,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-153.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Restructuring Settlement And Impairment Provisions</t>
+          <t>Restructuring Settlement And Impairment Provisions (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>-762</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>-43</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-1672.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-408,747</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-378,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments Including Fees Earned</t>
+          <t>Income Loss From Equity Method Investments Including Fees Earned (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>12,822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>96,977</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-86.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Interest And Other Investment Loss Income Net</t>
+          <t>Interest And Other Investment Loss Income Net (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>9,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>8,261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+12.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Gain Loss Of Investments In Deferred Compensation Plan</t>
+          <t>Gain Loss Of Investments In Deferred Compensation Plan (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>581</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>-1,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+153.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Interest And Debt Expense</t>
+          <t>Interest And Debt Expense (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-89,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-95,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-16,118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>107,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-115.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-5,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>-7,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+17.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-22,026</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>99,824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-122.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Noncontrolling Interest In Net Income Loss Joint Venture Partners Nonredeemable</t>
+          <t>Noncontrolling Interest In Net Income Loss Joint Venture Partners Nonredeemable (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>12,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>10,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+21.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>-7,317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>102,368</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-107.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>-15,525</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>-15,526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>-22,842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>86,842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-126.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Net Income Loss Per Outstanding Limited Partnership Unit Basic Net Of Tax (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
@@ -1354,984 +1354,984 @@
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>7,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>71,687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-89.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>382,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>388,950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>1,081,299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>568,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+90.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>669,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>108,702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>15,919,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost</t>
+          <t>Real Estate Investment Property At Cost (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>14,557,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>-4,276,342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>10,281,021</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Sales Type Lease Net Investment In Lease After Allowance For Credit Loss</t>
+          <t>Sales Type Lease Net Investment In Lease After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>166,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>130,217</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>238,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-45.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Accounts Receivable Net</t>
+          <t>Accounts Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>98,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>1,951,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Deferred Rent Receivables Net</t>
+          <t>Deferred Rent Receivables Net (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>778,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Deferred Leasing And Financing Costs Net Of Accumulated Amortization</t>
+          <t>Deferred Leasing And Financing Costs Net Of Accumulated Amortization (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>382,115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>272,348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>367,045</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Deferred Compensation Liability Current And Noncurrent</t>
+          <t>Deferred Compensation Liability Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>112,758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>9,210,077</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>2,798,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Loans Payable</t>
+          <t>Loans Payable (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>4,915,659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Senior Notes</t>
+          <t>Senior Notes (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>1,241,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Unsecured Debt</t>
+          <t>Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>839,491</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Line Of Credit</t>
+          <t>Line Of Credit (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>718,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>698,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>317,596</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>164,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>1,182,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>7,524</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>8,407,140</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
@@ -2378,56 +2378,56 @@
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>526,688</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
@@ -2442,1602 +2442,1602 @@
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-3,594,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>15,221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>6,018,030</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>6,182,772</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>5,489,969</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>15,919,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Land</t>
+          <t>Land (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>2,425,240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Buildings And Improvements Gross</t>
+          <t>Buildings And Improvements Gross (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>11,076,744</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Development In Process</t>
+          <t>Development In Process (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>946,797</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Fixtures And Equipment Gross</t>
+          <t>Fixtures And Equipment Gross (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>108,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>124,083</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>121,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Straight Line Rent</t>
+          <t>Straight Line Rent (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-26,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-4,299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-509.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>23,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>28,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-12,822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-96,977</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+86.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>5,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>6,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Change In Valuation Of Deferred Tax Liabilities</t>
+          <t>Change In Valuation Of Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>2,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>3,084</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Amortization Of Below Market Lease</t>
+          <t>Amortization Of Below Market Lease (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-88</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Amortization Of Deferred Hedge Gains</t>
+          <t>Amortization Of Deferred Hedge Gains (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>7,726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-99.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>4,242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>5,011</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-15.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-22,830</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-13,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-70.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Increase Decrease In Prepaid Expense</t>
+          <t>Increase Decrease In Prepaid Expense (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-64,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-53,578</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-20.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>18,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-38,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+148.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Operating Lease Liability</t>
+          <t>Increase Decrease In Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-1,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-15,636</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+89.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>18,091</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>19,567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-1,060</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+141.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>47,747</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>52,034</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Property Plant And Equipment</t>
+          <t>Payments To Acquire Other Property Plant And Equipment (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-171,840</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Proceeds From Collection Of Loans Receivable</t>
+          <t>Proceeds From Collection Of Loans Receivable (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>85,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Payments To Acquire Real Estate</t>
+          <t>Payments To Acquire Real Estate (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-65,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-42,192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-56.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Method Investments</t>
+          <t>Payments To Acquire Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-41,163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-12,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-235.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Payments To Develop Real Estate Assets</t>
+          <t>Payments To Develop Real Estate Assets (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-36,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-40,934</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+11.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Distributions Of Capital From Partially Owned Entities</t>
+          <t>Distributions Of Capital From Partially Owned Entities (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-229,926</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>275,501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-183.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Adjustments To Additional Paid In Capital Redeemable Stock Unit Measurement Adjustment</t>
+          <t>Adjustments To Additional Paid In Capital Redeemable Stock Unit Measurement Adjustment (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>113,502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>54,535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+108.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Write Off Of Fully Amortized And Depreciated Assets</t>
+          <t>Write Off Of Fully Amortized And Depreciated Assets (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-22,853</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-23,280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accumulated Other Comprehensive Loss Due To Change In Fair Value Of Interest Rate Hedges</t>
+          <t>Increase Decrease In Accumulated Other Comprehensive Loss Due To Change In Fair Value Of Interest Rate Hedges (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>12,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-26,062</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+147.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>1,514,781</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>120,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+1162.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-968,081</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-574,368</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-68.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-79,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments Of Financing Costs</t>
+          <t>Payments Of Financing Costs (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-35,137</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-15,525</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-15,526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Minority Interest</t>
+          <t>Payments Of Dividends Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+78.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+48.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>416,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-470,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+188.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>5,542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>5,110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>69,255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>83,422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-17.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>2,643</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>1,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+46.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>18,507</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>22,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-19.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>233,970</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-142,731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+263.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>1,211,516</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>806,888</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>+50.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/899689/000089968926000026/vno-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>