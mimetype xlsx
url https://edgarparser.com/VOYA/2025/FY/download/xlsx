--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,1090 +458,1090 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Net Investment Income</t>
+          <t>Net Investment Income (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,318</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Insurance Commissions And Fees</t>
+          <t>Insurance Commissions And Fees (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2,396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>2,113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Premiums Earned Net</t>
+          <t>Premiums Earned Net (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2,912</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>3,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Realized Investment Gains Losses</t>
+          <t>Realized Investment Gains Losses (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>-130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>-27</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-381.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Other Income</t>
+          <t>Other Income (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>440</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Net Investment Income Consolidated Investment Entities</t>
+          <t>Net Investment Income Consolidated Investment Entities (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>253</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-13.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>8,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>8,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Policyholder Benefits And Claims Incurred Net</t>
+          <t>Policyholder Benefits And Claims Incurred Net (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>2,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-12.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Credited To Policyholders Account Balances</t>
+          <t>Interest Credited To Policyholders Account Balances (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>3,447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>3,082</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Costs And Present Value Of Future Profits Amortization1</t>
+          <t>Deferred Policy Acquisition Costs And Present Value Of Future Profits Amortization1 (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Interest Expense Other</t>
+          <t>Interest Expense Other (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Interest Expense Beneficial Interests Issued By Consolidated Variable Interest Entities</t>
+          <t>Interest Expense Beneficial Interests Issued By Consolidated Variable Interest Entities (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-25.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Other Noninterest Expense</t>
+          <t>Other Noninterest Expense (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+71.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Benefits Losses And Expenses</t>
+          <t>Benefits Losses And Expenses (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>7,352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>7,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>837</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+82.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Dividends Preferred Stock</t>
+          <t>Dividends Preferred Stock (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>613</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>6.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>6.31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>6.29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>6.17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2,255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>2,150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>1,038</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>870</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+19.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>1,328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>605</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+119.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>95.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>99.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>97.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>101.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>-43</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-407.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Revenue From Contract With Customer Including Assessed Tax</t>
+          <t>Revenue From Contract With Customer Including Assessed Tax (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2,689</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>2,494</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1</t>
+          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1 (FY)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>1,288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>1,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-23.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
@@ -1578,258 +1578,258 @@
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (FY)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>-42</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-184.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Noninterest Income</t>
+          <t>Noninterest Income (FY)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1,871</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>2,134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-12.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>178,859</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>163,889</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>874</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Equity Securities Fv Ni (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
@@ -1994,386 +1994,386 @@
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Securities Purchased Under Agreements To Resell</t>
+          <t>Securities Purchased Under Agreements To Resell (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>984</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>1,042</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Accrued Investment Income Receivable</t>
+          <t>Accrued Investment Income Receivable (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Premiums Receivable And Reinsurance Recoverables Including Reinsurance Premium Paid</t>
+          <t>Premiums Receivable And Reinsurance Recoverables Including Reinsurance Premium Paid (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>10,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>11,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Costs And Value Of Business Acquired</t>
+          <t>Deferred Policy Acquisition Costs And Value Of Business Acquired (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>2,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>2,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Other Intangible Assets Net</t>
+          <t>Other Intangible Assets Net (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>874</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Separate Account Assets</t>
+          <t>Separate Account Assets (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>113,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>101,676</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt</t>
+          <t>Current Portion of Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+46.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>1,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>2,103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-27.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>171,820</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>157,882</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>2,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>2,502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-15.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Debt Securities Available For Sale Excluding Accrued Interest (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
@@ -2474,194 +2474,194 @@
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Liability For Future Policy Benefits And Unpaid Claims And Claims Adjustment Expense</t>
+          <t>Liability For Future Policy Benefits And Unpaid Claims And Claims Adjustment Expense (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>8,982</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>9,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Policyholder Contract Deposits</t>
+          <t>Policyholder Contract Deposits (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>40,374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>37,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Obligation To Return Securities Received As Collateral</t>
+          <t>Obligation To Return Securities Received As Collateral (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>1,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>1,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Short Term Borrowings</t>
+          <t>Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+46.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Derivative Liabilities</t>
+          <t>Derivative Liabilities (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-15.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
@@ -2698,1762 +2698,1762 @@
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Separate Accounts Liability</t>
+          <t>Separate Accounts Liability (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>113,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>101,676</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Temporary Equity Carrying Amount Including Portion Attributable To Noncontrolling Interests</t>
+          <t>Temporary Equity Carrying Amount Including Portion Attributable To Noncontrolling Interests (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-1,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-34.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>6,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>6,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-1,788</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-2,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+27.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Retained Earnings Unappropriated</t>
+          <t>Retained Earnings Unappropriated (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>1,392</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+45.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>4,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>4,005</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+23.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>1,864</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>1,783</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>6,817</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>5,788</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+17.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>178,859</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>163,889</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Loans Insurance Policy (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes And Tax Credits</t>
+          <t>Deferred Income Taxes And Tax Credits (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+111.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-25.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Gains From Equity Method Investments</t>
+          <t>Gains From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Stock In Subsidiary Or Equity Method Investee</t>
+          <t>Gain Loss On Sale Of Stock In Subsidiary Or Equity Method Investee (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-57</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Cost And Value Of Business Acquired And Sales Inducements Amortization Expense</t>
+          <t>Deferred Policy Acquisition Cost And Value Of Business Acquired And Sales Inducements Amortization Expense (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+34.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Increase Decrease In Reinsurance Recoverable</t>
+          <t>Increase Decrease In Reinsurance Recoverable (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>747</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>649</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+15.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Receivable And Other Operating Assets</t>
+          <t>Increase Decrease In Accounts Receivable And Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+77.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Future Policy Benefits And Claims Reserves And Interest Credited</t>
+          <t>Future Policy Benefits And Claims Reserves And Interest Credited (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-76.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Other Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-70</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+252.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Increase Decrease In Cash Held By Consolidated Investment Entities</t>
+          <t>Increase Decrease In Cash Held By Consolidated Investment Entities (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-29.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-31.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>1,288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>1,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+111.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Available For Sale Securities Debt</t>
+          <t>Proceeds From Sale Of Available For Sale Securities Debt (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>8,726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>6,239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+39.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Equity Securities Fv Ni</t>
+          <t>Proceeds From Sale Of Equity Securities Fv Ni (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+263.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Loans Held For Investment</t>
+          <t>Proceeds From Sale Of Loans Held For Investment (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>902</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>784</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+15.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Proceeds From Limited Partnership Investments</t>
+          <t>Proceeds From Limited Partnership Investments (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+30.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-9,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-5,511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-63.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Securities Fv Ni</t>
+          <t>Payments To Acquire Equity Securities Fv Ni (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-80</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-59</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-35.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Payments To Acquire Mortgage Notes Receivable</t>
+          <t>Payments To Acquire Mortgage Notes Receivable (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-1,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-238.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Payments To Acquire Limited Partnership Interests</t>
+          <t>Payments To Acquire Limited Partnership Interests (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Short Term Investments</t>
+          <t>Payments For Proceeds From Short Term Investments (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-101.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Derivative Instrument Investing Activities</t>
+          <t>Payments For Proceeds From Derivative Instrument Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-27</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-113.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Proceeds From Divestiture Of Interest In Consolidated Subsidiaries</t>
+          <t>Proceeds From Divestiture Of Interest In Consolidated Subsidiaries (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>1,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>1,496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-21.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Payments To Acquire Assets Investing Activities</t>
+          <t>Payments To Acquire Assets Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-2,405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-2,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Increase Decrease In Collateral Held Under Securities Lending</t>
+          <t>Increase Decrease In Collateral Held Under Securities Lending (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-95.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Proceeds From Other Deposits</t>
+          <t>Proceeds From Other Deposits (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>217</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-44.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>224</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>-132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>+22.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>-1,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>481</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-384.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Additions To Contract Holders Funds</t>
+          <t>Additions To Contract Holders Funds (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>4,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>2,945</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+36.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Withdrawal From Contract Holders Funds</t>
+          <t>Withdrawal From Contract Holders Funds (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-5,122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-5,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Repayments Of Debt Maturing In More Than Three Months</t>
+          <t>Repayments Of Debt Maturing In More Than Three Months (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-39900.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Borrowingsof Consolidated Investment Entities</t>
+          <t>Borrowingsof Consolidated Investment Entities (FY)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>1,538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>1,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>+29.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Repayment Of Borrowings Of Noncontrolling Interests</t>
+          <t>Repayment Of Borrowings Of Noncontrolling Interests (FY)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>-1,641</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>-1,081</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>-51.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Proceeds From Payments To Minority Shareholders</t>
+          <t>Proceeds From Payments To Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>2,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>1,634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>+26.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (FY)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>-16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>-200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>-640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>+68.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (FY)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>-41</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>-41</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>-178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>-171</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>-138</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>-95</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>-45.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>-85</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>-1,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>+94.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Debt Repayments (FY)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
@@ -4490,194 +4490,194 @@
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>+66.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>+11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>-166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>-141.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>1,348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>1,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>-11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>1,348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>1,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>-11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000043/voya-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>