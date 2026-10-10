--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,1090 +458,1090 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Net Investment Income</t>
+          <t>Net Investment Income (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Insurance Commissions And Fees</t>
+          <t>Insurance Commissions And Fees (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Premiums Earned Net</t>
+          <t>Premiums Earned Net (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>744</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>737</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Realized Investment Gains Losses</t>
+          <t>Realized Investment Gains Losses (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>-45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>-34</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-32.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Other Income</t>
+          <t>Other Income (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Net Investment Income Consolidated Investment Entities</t>
+          <t>Net Investment Income Consolidated Investment Entities (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+56.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>1,969</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Policyholder Benefits And Claims Incurred Net</t>
+          <t>Policyholder Benefits And Claims Incurred Net (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>579</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Credited To Policyholders Account Balances</t>
+          <t>Interest Credited To Policyholders Account Balances (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>848</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Costs And Present Value Of Future Profits Amortization1</t>
+          <t>Deferred Policy Acquisition Costs And Present Value Of Future Profits Amortization1 (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Interest Expense Other</t>
+          <t>Interest Expense Other (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Interest Expense Beneficial Interests Issued By Consolidated Variable Interest Entities</t>
+          <t>Interest Expense Beneficial Interests Issued By Consolidated Variable Interest Entities (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Other Noninterest Expense</t>
+          <t>Other Noninterest Expense (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Benefits Losses And Expenses</t>
+          <t>Benefits Losses And Expenses (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>1,801</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>1,796</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+32.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+59.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+29.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+360.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Dividends Preferred Stock</t>
+          <t>Dividends Preferred Stock (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+18.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1.78</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>1.45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+22.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>1.75</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>1.42</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+23.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>-91</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-120.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>93.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>95.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>94.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>97.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>-13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+169.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Revenue From Contract With Customer Including Assessed Tax</t>
+          <t>Revenue From Contract With Customer Including Assessed Tax (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>680</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>645</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1</t>
+          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1 (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Gain Loss On Investments (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
@@ -1610,130 +1610,130 @@
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>1,911</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>2,032</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>173,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>163,950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
@@ -1930,354 +1930,354 @@
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Securities Purchased Under Agreements To Resell</t>
+          <t>Securities Purchased Under Agreements To Resell (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>1,004</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>1,030</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Accrued Investment Income Receivable</t>
+          <t>Accrued Investment Income Receivable (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Premiums Receivable And Reinsurance Recoverables Including Reinsurance Premium Paid</t>
+          <t>Premiums Receivable And Reinsurance Recoverables Including Reinsurance Premium Paid (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>10,609</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>11,144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Costs And Value Of Business Acquired</t>
+          <t>Deferred Policy Acquisition Costs And Value Of Business Acquired (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>2,364</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>2,505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Other Intangible Assets Net</t>
+          <t>Other Intangible Assets Net (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>864</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>854</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Separate Account Assets</t>
+          <t>Separate Account Assets (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>108,467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>98,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>1,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>2,103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-9.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>166,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>2,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>2,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+18.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Debt Securities Available For Sale Excluding Accrued Interest (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
@@ -2378,194 +2378,194 @@
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Liability For Future Policy Benefits And Unpaid Claims And Claims Adjustment Expense</t>
+          <t>Liability For Future Policy Benefits And Unpaid Claims And Claims Adjustment Expense (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>8,790</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>9,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Policyholder Contract Deposits</t>
+          <t>Policyholder Contract Deposits (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>40,238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>40,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Obligation To Return Securities Received As Collateral</t>
+          <t>Obligation To Return Securities Received As Collateral (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>1,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>1,486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-18.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Short Term Borrowings</t>
+          <t>Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>587</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Derivative Liabilities</t>
+          <t>Derivative Liabilities (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
@@ -2602,376 +2602,376 @@
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Separate Accounts Liability</t>
+          <t>Separate Accounts Liability (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>108,467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>98,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Temporary Equity Carrying Amount Including Portion Attributable To Noncontrolling Interests</t>
+          <t>Temporary Equity Carrying Amount Including Portion Attributable To Noncontrolling Interests (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-1,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-788</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-50.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>6,395</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>6,299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-2,061</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-2,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Retained Earnings Unappropriated</t>
+          <t>Retained Earnings Unappropriated (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>1,511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>1,052</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+43.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>4,658</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>1,822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>1,764</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>6,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>6,147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>173,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
@@ -2986,1090 +2986,1090 @@
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-36</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-179</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+79.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Available For Sale Securities Debt</t>
+          <t>Proceeds From Sale Of Available For Sale Securities Debt (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>2,072</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>2,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-16.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Equity Securities Fv Ni</t>
+          <t>Proceeds From Sale Of Equity Securities Fv Ni (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-45.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Loans Held For Investment</t>
+          <t>Proceeds From Sale Of Loans Held For Investment (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+28.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Proceeds From Limited Partnership Investments</t>
+          <t>Proceeds From Limited Partnership Investments (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+45.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-2,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-2,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+11.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Securities Fv Ni</t>
+          <t>Payments To Acquire Equity Securities Fv Ni (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-133.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Payments To Acquire Mortgage Notes Receivable</t>
+          <t>Payments To Acquire Mortgage Notes Receivable (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Payments To Acquire Limited Partnership Interests</t>
+          <t>Payments To Acquire Limited Partnership Interests (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-55</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-75</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+26.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Short Term Investments</t>
+          <t>Payments For Proceeds From Short Term Investments (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-2333.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Derivative Instrument Investing Activities</t>
+          <t>Payments For Proceeds From Derivative Instrument Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-55</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+132.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Divestiture Of Interest In Consolidated Subsidiaries</t>
+          <t>Proceeds From Divestiture Of Interest In Consolidated Subsidiaries (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>372</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+24.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Payments To Acquire Assets Investing Activities</t>
+          <t>Payments To Acquire Assets Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-38.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Increase Decrease In Collateral Held Under Securities Lending</t>
+          <t>Increase Decrease In Collateral Held Under Securities Lending (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-71</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-138.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Proceeds From Other Deposits</t>
+          <t>Proceeds From Other Deposits (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-18.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+144.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-243.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Additions To Contract Holders Funds</t>
+          <t>Additions To Contract Holders Funds (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>1,033</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>1,060</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Withdrawal From Contract Holders Funds</t>
+          <t>Withdrawal From Contract Holders Funds (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-1,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-1,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+12.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>395</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Borrowingsof Consolidated Investment Entities</t>
+          <t>Borrowingsof Consolidated Investment Entities (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>427</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>208</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+105.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Repayment Of Borrowings Of Noncontrolling Interests</t>
+          <t>Repayment Of Borrowings Of Noncontrolling Interests (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-52.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Proceeds From Payments To Minority Shareholders</t>
+          <t>Proceeds From Payments To Minority Shareholders (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-44</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-43</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Payment For Contingent Consideration Liability Financing Activities</t>
+          <t>Payment For Contingent Consideration Liability Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+279.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-47</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-95.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>-570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+122.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>-258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+48.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>1,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>1,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>+7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>1,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>1,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>+7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1535929/000153592926000083/voya-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>