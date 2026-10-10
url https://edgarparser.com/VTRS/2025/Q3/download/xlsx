--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1834,51 +1834,51 @@
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>24,961.7</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>-9.0%</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1792044/000179204425000046/vtrs-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1792044/000179204425000046/vtrs-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
@@ -2154,51 +2154,51 @@
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>44,754.1</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>-15.3%</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1792044/000179204425000046/vtrs-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity (Q)</t>
+          <t>Total Stockholders' Equity (INSTANT)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1792044/000179204425000046/vtrs-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">