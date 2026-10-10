--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1866,51 +1866,51 @@
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>22,824.5</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>-2.8%</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1792044/000179204426000029/vtrs-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1792044/000179204426000029/vtrs-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
@@ -2186,51 +2186,51 @@
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>38,474.9</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>-4.3%</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1792044/000179204426000029/vtrs-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity (Q)</t>
+          <t>Total Stockholders' Equity (INSTANT)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1792044/000179204426000029/vtrs-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">