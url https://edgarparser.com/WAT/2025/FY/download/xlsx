--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,1752 +458,1752 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>3,165,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2,958,387</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1,288,822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>1,200,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>830,374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>690,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+20.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Research &amp; Development</t>
+          <t>Research &amp; Development (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>195,711</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>183,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Amortization Of Acquisition Costs</t>
+          <t>Amortization Of Acquisition Costs (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>47,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>47,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2,362,698</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>2,132,034</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>802,588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>826,353</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>3,061</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>776</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+294.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>-69,548</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-89,677</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+22.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Income</t>
+          <t>Interest Income (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>18,777</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>17,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>754,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>754,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>112,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>117,034</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>642,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>637,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>10.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>10.75</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>59,509</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>59,333</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>10.76</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>10.71</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>59,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>59,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>3,061</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>776</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+294.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>642,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>637,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>672,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>616,671</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+9.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>29,832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>-21,163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+241.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>-36</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+177.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>-47,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>-71,485</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+33.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-645,147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-596,381</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Other Expenses</t>
+          <t>Other Expenses (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>-790,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>-628,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-25.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>587,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>325,355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+80.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>828,844</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>733,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>572,371</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>477,261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+19.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>158,599</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>133,130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+19.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2,147,645</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>1,669,111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+28.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>642,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>651,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>1,340,081</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>1,295,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>80,764</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>74,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>307,835</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>295,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>5,076,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>4,553,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>558,179</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>567,906</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Notes Payable Current</t>
+          <t>Notes Payable Current (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>103,778</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>99,931</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Employee Related Liabilities Current</t>
+          <t>Employee Related Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>99,654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>93,969</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Revenue Remaining Performance Obligation</t>
+          <t>Revenue Remaining Performance Obligation (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>266,540</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>250,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Operating Lease Liability Current</t>
+          <t>Operating Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>31,091</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>25,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Accrued Income Taxes Current</t>
+          <t>Accrued Income Taxes Current (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>35,530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>158,658</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-77.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Standard Product Warranty Accrual Current</t>
+          <t>Standard Product Warranty Accrual Current (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>12,261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>11,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Other Liabilities Current</t>
+          <t>Other Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>230,645</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>149,254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+54.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>1,239,499</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>789,758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+56.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Debt Current (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>947,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>1,626,488</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-41.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement Defined Benefit Plans Liabilities Noncurrent</t>
+          <t>Pension And Other Postretirement Defined Benefit Plans Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>43,918</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>44,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Accrued Income Taxes Noncurrent</t>
+          <t>Accrued Income Taxes Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>34,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>30,318</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>52,548</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>50,317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>197,823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>183,796</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Liabilities Noncurrent</t>
+          <t>Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>1,275,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>1,935,530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-34.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>2,515,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>2,725,288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>1,410,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
@@ -2218,1250 +2218,1250 @@
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>1,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>1,630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>2,416,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>2,341,298</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>10,431,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>9,788,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+6.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-10,162,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-10,147,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-125,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-155,283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+19.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>2,561,242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>1,828,507</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+40.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>5,076,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>4,553,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>642,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>637,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>54,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>44,709</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+21.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-14,657</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-877</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-1571.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Depreciation</t>
+          <t>Depreciation (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>88,144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>87,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Adjustment For Amortization</t>
+          <t>Adjustment For Amortization (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>118,093</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>104,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Other Operating Activities Cash Flow Statement (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-2,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-55,498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-66,240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+16.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-65,933</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>20,943</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-414.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-33,282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-9,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-249.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>21,726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>4,654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+366.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-89,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>61,585</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-244.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Contract With Customer Asset Increase Decrease For Contract Acquired In Business Combination</t>
+          <t>Contract With Customer Asset Increase Decrease For Contract Acquired In Business Combination (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>957</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>6,165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-84.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-12,341</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-128,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+90.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>652,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>762,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-14.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Payments To Acquire Productive Assets</t>
+          <t>Payments To Acquire Productive Assets (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-112,745</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-142,481</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+20.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-35,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Proceeds Payments Of Equity Investments</t>
+          <t>Proceeds Payments Of Equity Investments (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-7,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-1,489</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-389.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Productive Assets</t>
+          <t>Proceeds From Sale Of Productive Assets (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>2,840</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-152,253</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-143,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>70,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>170,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-58.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-290,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-900,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+67.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-23,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans Including Stock Options</t>
+          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans Including Stock Options (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>20,790</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>30,366</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-31.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-14,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-13,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Derivative Instrument Financing Activities</t>
+          <t>Payments For Proceeds From Derivative Instrument Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>16,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-237,205</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-696,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+66.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>44,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>92,096</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-51.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>244,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>183,341</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+33.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>7,920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-107.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>262,476</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-69,721</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+476.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>587,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>325,355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+80.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>