--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1802,51 +1802,51 @@
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>789,758</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>+56.9%</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Debt Current (Q)</t>
+          <t>Debt Current (INSTANT)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
@@ -2090,51 +2090,51 @@
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Noncurrent (Q)</t>
+          <t>Contract With Customer Liability Noncurrent (INSTANT)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1000697/000119312526062604/d778470d10k.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">