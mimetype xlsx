--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1802,51 +1802,51 @@
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>45,196.5</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>+10.2%</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/783325/000078332525000060/wec-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets (Q)</t>
+          <t>Operating Lease Right-of-Use Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/783325/000078332525000060/wec-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
@@ -1994,51 +1994,51 @@
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>4,009.4</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>+26.0%</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/783325/000078332525000060/wec-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Commercial Paper (Q)</t>
+          <t>Commercial Paper (INSTANT)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/783325/000078332525000060/wec-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
@@ -2346,83 +2346,83 @@
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>28,795.9</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>+6.8%</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/783325/000078332525000060/wec-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/783325/000078332525000060/wec-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities (Q)</t>
+          <t>Operating Lease Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/783325/000078332525000060/wec-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
@@ -2666,51 +2666,51 @@
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>45,196.5</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>+10.2%</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/783325/000078332525000060/wec-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity (Q)</t>
+          <t>Total Stockholders' Equity (INSTANT)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/783325/000078332525000060/wec-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">