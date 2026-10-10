--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -2122,51 +2122,51 @@
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>5,862.9</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>-25.1%</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/783325/000078332526000052/wec-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Commercial Paper (Q)</t>
+          <t>Commercial Paper (INSTANT)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/783325/000078332526000052/wec-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
@@ -2474,51 +2474,51 @@
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>28,942.2</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>+13.2%</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/783325/000078332526000052/wec-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/783325/000078332526000052/wec-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
@@ -2762,51 +2762,51 @@
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>48,232.1</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>+7.3%</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/783325/000078332526000052/wec-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity (Q)</t>
+          <t>Total Stockholders' Equity (INSTANT)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/783325/000078332526000052/wec-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">