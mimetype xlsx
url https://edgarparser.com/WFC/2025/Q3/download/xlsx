--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1354,51 +1354,51 @@
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>25,173</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>-0.4%</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72971/000007297125000253/wfc-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Intangible Assets (Q)</t>
+          <t>Intangible Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72971/000007297125000253/wfc-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">