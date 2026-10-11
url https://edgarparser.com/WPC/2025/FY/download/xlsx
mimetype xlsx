--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1578,83 +1578,83 @@
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>17,535,024</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>+2.6%</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000036/wpc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets (Q)</t>
+          <t>Operating Lease Right-of-Use Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000036/wpc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Intangible Assets (Q)</t>
+          <t>Intangible Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000036/wpc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">