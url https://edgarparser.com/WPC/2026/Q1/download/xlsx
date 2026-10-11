--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,98 +458,98 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>402,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>353,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+13.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Income From Direct Financing Leases And Loans Receivables</t>
+          <t>Income From Direct Financing Leases And Loans Receivables (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>27,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>17,458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+58.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
@@ -586,3170 +586,3170 @@
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>454,509</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>409,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>136,183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>129,607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Impairment Of Real Estate</t>
+          <t>Impairment Of Real Estate (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>40,008</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>6,854</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+483.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>27,348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>26,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Reimbursable Tenant Expense</t>
+          <t>Reimbursable Tenant Expense (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>19,692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>17,092</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>14,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>11,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+24.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Operating Property Expenses</t>
+          <t>Operating Property Expenses (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>8,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>16,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-47.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Allocated Stock Based Compensation Expense Excluding Restructuring Expense</t>
+          <t>Allocated Stock Based Compensation Expense Excluding Restructuring Expense (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>7,441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>9,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-18.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Merger And Other Expenses Operating</t>
+          <t>Merger And Other Expenses Operating (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1,180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>556</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+112.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>255,098</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>218,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+16.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-78,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>-68,804</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-14.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Properties</t>
+          <t>Gain Loss On Sale Of Properties (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>54,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>43,777</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+23.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Other Nonoperating Gains Losses</t>
+          <t>Other Nonoperating Gains Losses (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>6,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>-42,197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+116.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>4,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>7,910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-40.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>4,543</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>5,378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-15.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-8,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-53,936</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+84.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>191,130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>137,448</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+39.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>-14,634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>-11,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-25.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>176,496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>125,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+40.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-2525.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>176,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>125,824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+40.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Basic Share</t>
+          <t>Income Loss From Continuing Operations Per Basic Share (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>0.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>0.57</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+40.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Diluted Share</t>
+          <t>Income Loss From Continuing Operations Per Diluted Share (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>0.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>0.57</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+40.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>220,620,496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>220,401,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>221,618,296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>220,720,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>188,362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>125,325</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+50.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>176,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>125,824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+40.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>239,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>983,970</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>974,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>18,200,021</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>17,307,305</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost Real Estate Leased</t>
+          <t>Real Estate Investment Property At Cost Real Estate Leased (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>14,624,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>13,114,194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost Operating Real Estate</t>
+          <t>Real Estate Investment Property At Cost Operating Real Estate (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>228,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>1,202,920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-81.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Net Investments In Direct Financing Leases And Loans Receivable</t>
+          <t>Net Investments In Direct Financing Leases And Loans Receivable (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>1,199,048</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Finite Lived Intangible Asset Acquired In Place Leases Net</t>
+          <t>Finite Lived Intangible Asset Acquired In Place Leases Net (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>2,467,240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>2,338,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Finite Lived Intangible Asset Off Market Lease Favorable Net</t>
+          <t>Finite Lived Intangible Asset Off Market Lease Favorable Net (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>658,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>671,887</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost</t>
+          <t>Real Estate Investment Property At Cost (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>19,176,956</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>18,194,755</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>-3,573,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Real Estate Investments Net Including Real Estate Held For Sale</t>
+          <t>Real Estate Investments Net Including Real Estate Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>10,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Real Estate Investments</t>
+          <t>Real Estate Investments (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>15,614,171</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>14,839,486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Equity Method Investments</t>
+          <t>Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>309,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>304,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>1,053,277</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>1,000,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>8,753,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>7,866,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>624,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>605,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>151,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>154,888</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>211,084</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>199,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>9,839,328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>8,940,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Senior Notes</t>
+          <t>Senior Notes (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>7,415,872</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Unsecured Debt</t>
+          <t>Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>1,174,835</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>1,113,910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Line Of Credit</t>
+          <t>Line Of Credit (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>61,968</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Secured Debt</t>
+          <t>Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>101,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Below Market Lease Net</t>
+          <t>Below Market Lease Net (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>98,329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Accumulated Distributions In Excess Of Net Income</t>
+          <t>Accumulated Distributions In Excess Of Net Income (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-3,574,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-3,276,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>16,011</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>4,560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+251.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>12,059,559</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>11,792,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Treasury Stock Deferred Employee Stock Ownership Plan</t>
+          <t>Treasury Stock Deferred Employee Stock Ownership Plan (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>100,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>96,952</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-241,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-250,731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>8,344,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>8,362,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>8,360,693</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>8,366,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>18,200,021</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>17,307,305</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Depreciation Amortization And Accretion Net</t>
+          <t>Depreciation Amortization And Accretion Net (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>139,901</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>134,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Straight Line Rent Adjustments</t>
+          <t>Straight Line Rent Adjustments (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-23,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-21,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Allocated Share Based Compensation Expense</t>
+          <t>Allocated Share Based Compensation Expense (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>7,441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>9,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-18.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Realized Gain Loss On Foreign Currency Transactions And Other</t>
+          <t>Realized Gain Loss On Foreign Currency Transactions And Other (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-6,935</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>29,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-123.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Amortization Of Rent Related Intangibles And Deferred Rental Revenue</t>
+          <t>Amortization Of Rent Related Intangibles And Deferred Rental Revenue (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-4,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>1,276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-472.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>3,951</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>5,870</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-32.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>2,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+448.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Provision For Loan Lease And Other Losses</t>
+          <t>Provision For Loan Lease And Other Losses (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>12,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-105.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Proceeds From Sales Of Net Investments In Sales Type Leases Operating</t>
+          <t>Proceeds From Sales Of Net Investments In Sales Type Leases Operating (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>10,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>16,282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-37.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-3,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>2,645</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-216.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>283,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>273,213</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Payments To Acquire Real Estate</t>
+          <t>Payments To Acquire Real Estate (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-494,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-176,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-179.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Real Estate Heldforinvestment</t>
+          <t>Proceeds From Sale Of Real Estate Heldforinvestment (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>146,493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>110,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+32.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Payment Of V A T Connection With Acquisition Of Real Estate</t>
+          <t>Payment Of V A T Connection With Acquisition Of Real Estate (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-47,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-6,698</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-612.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Payments To Acquire Loans Receivable</t>
+          <t>Payments To Acquire Loans Receivable (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-34,889</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-93,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+62.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Payments To Acquire Real Estate Under Construction</t>
+          <t>Payments To Acquire Real Estate Under Construction (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-33,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-27,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-21.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Proceeds To V A T Refunded Connection With Acquisition Of Real Estate</t>
+          <t>Proceeds To V A T Refunded Connection With Acquisition Of Real Estate (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>10,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>17,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-39.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-9,531</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>5,659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-268.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital</t>
+          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>3,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-85.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-462,762</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-173,870</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-166.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-1,267,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-443,243</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-185.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Senior Long Term Debt</t>
+          <t>Proceeds From Issuance Of Senior Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>1,164,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Proceeds From Unsecured Lines Of Credit</t>
+          <t>Proceeds From Unsecured Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>894,940</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>591,044</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+51.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Repayments Of Unsecured Debt</t>
+          <t>Repayments Of Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-573,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-450,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-27.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Unsecured Debt</t>
+          <t>Proceeds From Issuance Of Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>255,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>86,224</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+196.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Repayments Of Senior Debt</t>
+          <t>Repayments Of Senior Debt (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-253,205</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-90,224</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-180.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>247,059</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-205,334</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-195,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Repayments Of Secured Debt</t>
+          <t>Repayments Of Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-38,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-72,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+46.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Payments Of Financing Costs</t>
+          <t>Payments Of Financing Costs (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-8,698</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-2527.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-7,488</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-5,207</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-43.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>3,932</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-2,034</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+293.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Minority Interest</t>
+          <t>Payments Of Dividends Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-50</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+36.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>210,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-581,194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+136.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-16,146</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>8,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-283.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>15,315</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-473,072</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+103.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>287,707</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>217,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+32.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1025378/000102537826000078/wpc-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>