--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1706,51 +1706,51 @@
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>4,325</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>+15.9%</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72903/000007290326000009/xel-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents (Q)</t>
+          <t>Cash &amp; Cash Equivalents (INSTANT)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72903/000007290326000009/xel-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
@@ -2378,51 +2378,51 @@
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>6,459</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>+9.8%</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72903/000007290326000009/xel-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt (Q)</t>
+          <t>Current Portion of Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72903/000007290326000009/xel-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
@@ -2762,83 +2762,83 @@
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>27,316</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>+16.5%</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72903/000007290326000009/xel-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72903/000007290326000009/xel-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Total Liabilities (Q)</t>
+          <t>Total Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/72903/000007290326000009/xel-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">