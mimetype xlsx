--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1071,61 +1071,61 @@
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>+0.1%</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1524472/000152447225000046/xyl-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Revenue</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2,268</t>
+          <t>-2,268</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>2,104</t>
+          <t>-2,104</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>-7.8%</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1524472/000152447225000046/xyl-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
@@ -1578,51 +1578,51 @@
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1524472/000152447225000046/xyl-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Intangible Assets (Q)</t>
+          <t>Intangible Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1524472/000152447225000046/xyl-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">