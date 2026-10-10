--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -2346,51 +2346,51 @@
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>15,542,633</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>+11.8%</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828026012254/xyz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828026012254/xyz-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">