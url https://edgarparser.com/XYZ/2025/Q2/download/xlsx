--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,802 +458,802 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q2 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>6,054,457</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>6,155,563</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Cost Of Goods And Services Sold Amortization</t>
+          <t>Cost Of Goods And Services Sold Amortization (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>14,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>17,589</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-18.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>3,517,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>3,922,083</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-10.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Gross Profit</t>
+          <t>Gross Profit (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2,536,530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>2,233,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+13.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Research &amp; Development</t>
+          <t>Research &amp; Development (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>725,288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>713,163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Sales &amp; Marketing</t>
+          <t>Sales &amp; Marketing (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>549,731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>507,562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>449,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>473,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Provision For Loan Lease And Other Losses</t>
+          <t>Provision For Loan Lease And Other Losses (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>294,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>191,812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+53.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Amortization Of Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>33,891</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>40,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-17.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2,052,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>1,926,918</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>484,293</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>306,562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+58.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Interest Income Expense Nonoperating Net</t>
+          <t>Interest Income Expense Nonoperating Net (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>23,687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-1,871</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+1366.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Crypto Asset Realized Gain Loss Nonoperating</t>
+          <t>Crypto Asset Realized Gain Loss Nonoperating (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-212,165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>70,116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-402.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>13,389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>-10,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+226.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>659,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>248,901</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+164.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>121,048</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>59,029</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+105.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>538,334</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>189,872</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+183.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-5,396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+97.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>538,458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>195,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+175.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>0.88</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>0.32</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+175.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>0.87</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>0.31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+180.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>612,882</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>617,666</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>618,928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>634,221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
@@ -1290,152 +1290,152 @@
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>538,458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>195,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+175.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>6,384,224</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>7,799,093</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-18.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Settlement Assets Current</t>
+          <t>Settlement Assets Current (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1,235,325</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>3,964,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-68.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Customer Funds</t>
+          <t>Customer Funds (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>4,937,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
@@ -1450,2370 +1450,2370 @@
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Loans Receivable Held For Sale Net Not Part Of Disposal Group</t>
+          <t>Loans Receivable Held For Sale Net Not Part Of Disposal Group (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>1,411,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>961,581</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+46.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Loans Held For Investment Net</t>
+          <t>Loans Held For Investment Net (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>1,039,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2,496,510</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>1,901,429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+31.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>19,707,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>22,291,278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-11.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>158,976</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>150,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>138,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>104,728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+31.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>11,816,794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>11,822,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1,368,735</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>1,629,183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-16.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>1,793,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>2,171,373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>36,858,391</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>37,546,600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>311,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>202,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Payables To Customers</t>
+          <t>Payables To Customers (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>6,957,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>8,059,588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Accrued Liabilities And Other Liabilities</t>
+          <t>Accrued Liabilities And Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>1,423,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>1,268,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Other Long Term Debt Current</t>
+          <t>Other Long Term Debt Current (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>1,570,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>997,958</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+57.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Secured Debt Current</t>
+          <t>Secured Debt Current (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>120,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>464,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-74.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>10,071,314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>12,230,693</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-17.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>118,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>112,659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>554,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>418,039</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+32.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Other Long Term Debt Noncurrent</t>
+          <t>Other Long Term Debt Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>3,539,887</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>5,101,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-30.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>540,374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>440,147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+22.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>14,735,499</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>18,253,605</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-19.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>5,110,866</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>6,098,981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-16.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>255,703</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>272,387</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Long Term Line Of Credit</t>
+          <t>Long Term Line Of Credit (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>583,924</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>481,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+21.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>19,442,101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>19,695,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-381,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-532,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+28.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>3,096,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>22,157,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>19,301,996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-34,244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-9,001</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-280.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>22,122,892</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>19,292,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>36,858,391</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>37,546,600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (YTD)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>181,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>194,543</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Amortization Of Debt Discount Premium And Other Noncash Adjustments</t>
+          <t>Amortization Of Debt Discount Premium And Other Noncash Adjustments (YTD)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-546,560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-537,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Noncash Lease Related Costs</t>
+          <t>Noncash Lease Related Costs (YTD)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>28,372</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>31,475</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (YTD)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>612,577</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>631,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni Gain Loss</t>
+          <t>Equity Securities Fv Ni Gain Loss (YTD)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-1,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-2,483</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+41.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (YTD)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>52,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>3,528</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+1374.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Payments For Origination And Purchases Of Loans</t>
+          <t>Payments For Origination And Purchases Of Loans (YTD)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-10,634,603</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-6,911,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-53.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Collection Of Loans Heldforsale</t>
+          <t>Proceeds From Sale And Collection Of Loans Heldforsale (YTD)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>10,163,789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>6,585,211</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+54.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Increase Decrease In Settlement Assets</t>
+          <t>Increase Decrease In Settlement Assets (YTD)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-258,566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-829,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+68.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Increase Decrease In Payables To Customers</t>
+          <t>Increase Decrease In Payables To Customers (YTD)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>315,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>871,931</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-63.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Increase Decrease In Settlement Liabilities Current</t>
+          <t>Increase Decrease In Settlement Liabilities Current (YTD)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-8,134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+95.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (YTD)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-476,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>124,486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-482.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>507,658</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>1,008,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-49.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (YTD)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-282,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-757,335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+62.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (YTD)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>278,624</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>458,029</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-39.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Available For Sale Securities Debt</t>
+          <t>Proceeds From Sale Of Available For Sale Securities Debt (YTD)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>373,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>395,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Payments To Acquire Finance Receivables</t>
+          <t>Payments To Acquire Finance Receivables (YTD)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-14,638,790</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-12,866,904</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Collection Of Finance Receivables</t>
+          <t>Proceeds From Sale And Collection Of Finance Receivables (YTD)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>15,494,483</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>13,727,603</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+12.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Payments To Acquire Loans Held For Investment</t>
+          <t>Payments To Acquire Loans Held For Investment (YTD)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-1,164,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Loans Held For Investment</t>
+          <t>Proceeds From Repayments Of Loans Held For Investment (YTD)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>457,152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (YTD)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-63,192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-70,355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Investments</t>
+          <t>Payments To Acquire Other Investments (YTD)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-26,870</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-19,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-40.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>428,928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>867,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-50.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Repayments Of Convertible Debt</t>
+          <t>Repayments Of Convertible Debt (YTD)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-1,000,624</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Proceeds From Long Term Lines Of Credit</t>
+          <t>Proceeds From Long Term Lines Of Credit (YTD)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>435,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>319,634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+36.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Lines Of Credit</t>
+          <t>Repayments Of Long Term Lines Of Credit (YTD)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-1,242,317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-968,045</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-28.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans Including Stock Options</t>
+          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans Including Stock Options (YTD)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>51,082</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>86,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-40.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Net Change Interest Bearing Deposits Domestic</t>
+          <t>Net Change Interest Bearing Deposits Domestic (YTD)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>54,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>41,969</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+30.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (YTD)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-1,137,502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-641,603</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-77.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (YTD)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-35,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-18,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-91.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Proceeds From Payments To Customer Funds Restricted From Use</t>
+          <t>Proceeds From Payments To Customer Funds Restricted From Use (YTD)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>754,942</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>380,283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+98.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-2,119,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>1,173,347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-280.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Amortization of Financing Costs (YTD)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (YTD)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>113,270</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>72,217</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+56.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (YTD)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>94,932</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-39,771</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+338.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-1,087,942</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>3,009,777</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-136.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>12,142,570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>12,018,864</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Restricted Cash Current</t>
+          <t>Restricted Cash Current (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>745,519</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>597,855</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+24.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Restricted Cash Noncurrent</t>
+          <t>Restricted Cash Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>75,013</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>71,203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Customer Funds Cash And Cash Equivalents</t>
+          <t>Customer Funds Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>4,937,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>3,550,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+39.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025038920/sq-20250630.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>