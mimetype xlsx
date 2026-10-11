--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1418,51 +1418,51 @@
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025050234/sq-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Notes And Loans Receivable Net Current (Q)</t>
+          <t>Notes And Loans Receivable Net Current (INSTANT)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1512673/000162828025050234/sq-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">