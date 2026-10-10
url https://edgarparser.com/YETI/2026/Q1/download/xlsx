--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,962 +458,962 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>127,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>259,042</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-50.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>136,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>120,543</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>318,362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>60,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>57,116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>642,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>767,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-16.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>127,803</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>89,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+43.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>72,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>9,835</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>4,566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+115.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1,218,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>1,237,866</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>142,443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>130,576</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>223,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>174,154</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+28.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>146,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>137,586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Accounts Payable And Other Accrued Liabilities Current</t>
+          <t>Accounts Payable And Other Accrued Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>114,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Taxes Payable Current</t>
+          <t>Taxes Payable Current (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>10,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>10,418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Employee Related Liabilities Current</t>
+          <t>Employee Related Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>14,748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>11,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+25.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Operating Lease Liability Current</t>
+          <t>Operating Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>15,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>20,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-27.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations Current</t>
+          <t>Long Term Debt And Capital Lease Obligations Current (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>4,678</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>6,486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-27.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>305,623</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>297,246</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>67,373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>71,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>137,391</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>84,290</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+63.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>48,304</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>20,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+133.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>558,691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>473,604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+18.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>907</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>896</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-602,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-301,634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-99.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>471,158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>434,519</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>789,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>630,734</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+25.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>-253</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+403.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>659,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>764,262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1,218,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>1,237,866</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1670592/000167059226000028/yeti-20260404.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>