--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -410,3796 +410,1236 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F117"/>
+  <dimension ref="A1:F37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FY 2025</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Interest And Fee Income Loans And Leases</t>
+          <t>Total Assets</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>3,501</t>
+          <t>88,990</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>3,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest Income Money Market Deposits</t>
+          <t>Operating Lease Right-of-Use Assets</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>186</t>
+          <t>207</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-19.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Interest Income Debt Securities Operating</t>
+          <t>Goodwill</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>497</t>
+          <t>1,060</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Cash And Due From Banks</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>4,184</t>
+          <t>683</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>4,293</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest Expense Deposits</t>
+          <t>Federal Funds Sold And Securities Purchased Under Agreements To Resell</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,250</t>
+          <t>1,420</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>1,540</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-18.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Expense Borrowings</t>
+          <t>Trading Securities</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>307</t>
+          <t>64</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Loans Receivable Held For Sale Net Not Part Of Disposal Group</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>1,557</t>
+          <t>201</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>1,863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-16.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Financing Receivable Excluding Accrued Interest Before Allowance For Credit Loss</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2,627</t>
+          <t>60,917</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>2,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest Credit Loss Expense Reversal</t>
+          <t>Financing Receivable Allowance For Credit Loss Excluding Accrued Interest</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>678</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>302</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>+124.5%</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Off Balance Sheet Credit Loss Liability Credit Loss Expense Reversal</t>
+          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>60,239</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Financing Receivable And Off Balance Sheet Liability Credit Loss Expense Reversal</t>
+          <t>Other Investments</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>1,076</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Interest Income Expense After Provision For Loan Loss</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2,555</t>
+          <t>1,363</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>2,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Commercial Account Fees</t>
+          <t>Intangible Assets Net Including Goodwill</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>1,091</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Card Fees</t>
+          <t>Other Real Estate And Foreclosed Assets</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>5</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Retail And Business Banking Fees</t>
+          <t>Other Assets</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>2,572</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+11.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Loan Related Fees And Income</t>
+          <t>Total Liabilities</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>81,810</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Capital Market Fees And Income</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Wealth Management Fees</t>
+          <t>Interest Bearing Deposits In Banks</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>2,202</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Other Customer Related Fees</t>
+          <t>Debt Securities Available For Sale Excluding Accrued Interest</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>9,207</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Noninterest Income Customer Related</t>
+          <t>Debt Securities Held To Maturity Excluding Accrued Interest After Allowance For Credit Loss</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>662</t>
+          <t>8,867</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>639</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Investment Income Net</t>
+          <t>Debt Securities Excluding Trading Securities</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>18,074</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Debt And Equity Securities Gain Loss</t>
+          <t>Noninterest Bearing Deposit Liabilities</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>25,823</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+173.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Noninterest Income</t>
+          <t>Deposits Savings And Money Market</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>758</t>
+          <t>39,914</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Time Deposits</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>1,350</t>
+          <t>9,907</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>1,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Communications And Information Technology</t>
+          <t>Deposits</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>276</t>
+          <t>75,644</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Federal Funds Purchased And Securities Sold Under Agreements To Repurchase</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>166</t>
+          <t>3,104</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Long Term Debt And Capital Lease Obligations</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>1,472</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Marketing And Business Development Expense</t>
+          <t>Off Balance Sheet Credit Loss Liability</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>19</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+42.2%</t>
+          <t>+142.1%</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Federal Deposit Insurance Corporation Premium Expense</t>
+          <t>Other Liabilities</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>1,544</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-29.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Credit And Collection Services</t>
+          <t>Preferred Stock Value</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>66</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Other Revenue Expense From Real Estate Operations</t>
+          <t>Common Stocks Including Additional Paid In Capital</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>1,726</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Other Noninterest Expense</t>
+          <t>Retained Earnings</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>7,329</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+17.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Accumulated Other Comprehensive Income</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2,138</t>
+          <t>-1,941</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>2,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Domestic</t>
+          <t>Total Stockholders' Equity</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>1,175</t>
+          <t>7,180</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>1,012</t>
+          <t>440</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+16.1%</t>
+          <t>+1531.8%</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Total Liabilities &amp; Equity</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>276</t>
+          <t>88,990</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+21.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>899</t>
+          <t>683</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>784</t>
+          <t>716</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+14.7%</t>
+          <t>-4.6%</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
-        <is>
-[...2558 lines deleted...]
-      <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/109380/000010938026000046/zions-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>